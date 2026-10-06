--- v1 (2026-09-16)
+++ v2 (2026-10-06)
@@ -9,65 +9,65 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+    <w:p w14:paraId="471F1D91" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4990"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="002C189D">
+    <w:p w14:paraId="0FBE29F5" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="002C189D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -87,1034 +87,1014 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(a) </w:t>
-[...19 lines deleted...]
-        <w:t>______.</w:t>
+        <w:t>(a) principal ______ o coautor (a)______.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="0D5C4D29" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Por favor no omita ningún dato</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+    <w:p w14:paraId="2908D75E" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2978"/>
         <w:gridCol w:w="2233"/>
         <w:gridCol w:w="3715"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="14119AAE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="533AF0D6" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nombres y apellidos completos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="17362AB8" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="48A3B6E2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="0267C3C8" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ORCID </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>(Obligatorio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="61CE7678" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="1432DA88" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="4BABCC0D" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CvLac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>(Obligatorio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="18BFE14C" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="62A1818A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="7DF6568A" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nacionalidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="6E62E2BE" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="7314E5C5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="68F38856" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fecha de Nacimiento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="61C23916" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="1BA0A75E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="03BF9C2C" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Documento de identidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="68D70326" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3540"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="79280D98" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="7D417D76" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tipo de documento de identidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="54772089" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="4536D1E1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="109E7AA8" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Datos de correspondencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="2AD42B04" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dirección</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="288303D5" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="05048780" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="631E73DC" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="224FB7EF" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>País y Ciudad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="67500CB6" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="74BEA38A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="19CEE3C3" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="31047467" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Correo electrónico personal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="12F24E9D" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="4982AE86" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="5094E26A" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="7ABECAF4" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Correo electrónico institucional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="047CF9AA" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="77CADE32" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="356E1443" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="5B0C100D" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No. Telefónico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="78D0A806" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="700C117A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="3CBB1349" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Título Académico más reciente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="6FDF9961" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="03529C62" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="1A075D40" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Filiación Institucional </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>(Institución en la cual labora)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="27911154" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="3CDA6ABF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="13461F6A" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="042FE7C0" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="177BC260" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="223DEB7E" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dirección de la institución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="3C800CE7" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="2CC53F5A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="01DCA928" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Grupo de investigación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="09521390" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="549CBD89" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="261C2778" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Línea de Investigación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="2122F1A3" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="535CBB02" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="1C20259F" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Publicaciones realizadas en los últimos cinco años</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="185015B0" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+    <w:p w14:paraId="277F0CCD" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF5E60" w:rsidRDefault="00BF5E60">
+    <w:p w14:paraId="501ADC7A" w14:textId="77777777" w:rsidR="00BF5E60" w:rsidRDefault="00BF5E60">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="31892384" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="200"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1129,466 +1109,458 @@
         <w:t>Información y clasificación del artículo</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="132"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="5387"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
+      <w:tr w:rsidR="00F31F89" w14:paraId="24AAD457" w14:textId="77777777" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="752447B5" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Título del artículo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="0BDFD2E8" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRPr="00643803" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
+      <w:tr w:rsidR="00F31F89" w14:paraId="71B646AC" w14:textId="77777777" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="48A0E113" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Título de la investigación de la cual se deriva el artículo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="5EE77D14" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRPr="00643803" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
+      <w:tr w:rsidR="00F31F89" w14:paraId="7BD49A70" w14:textId="77777777" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="78C22F97" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Institución que financia el proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="4CA89E7A" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRPr="00643803" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
+      <w:tr w:rsidR="00F31F89" w14:paraId="16411D9F" w14:textId="77777777" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="2635BF03" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fecha de inicio del proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="76EDA789" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRPr="00643803" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
+      <w:tr w:rsidR="00F31F89" w14:paraId="15184C76" w14:textId="77777777" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="5B1A1123" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fecha de finalización del proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="12104449" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRPr="00643803" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
+      <w:tr w:rsidR="00F31F89" w14:paraId="43AAEC5B" w14:textId="77777777" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="6039F739" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Artículo de Investigación científica.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> El documento debe presentar de manera detallada, clara y veraz los resultados originales de proyectos de investigación terminados. Estructura: introducción, metodología, planteamiento del problema, resultados, conclusiones y referencias bibliográficas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="2ACE33EE" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
+      <w:tr w:rsidR="00F31F89" w14:paraId="63B2385C" w14:textId="77777777" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="0F3A300F" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Artículo de Reflexión.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>El documento debe presentar resultados de una investigación desde una perspectiva analítica, interpretativa o crítica del autor, sobre un tema específico, recurriendo a fuentes originales. Se caracteriza por el análisis, la discusión</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> de ideas y la argumentación del autor. Estructura: introducción, metodología, planteamiento del problema, desarrollo, conclusiones y referencias bibliográficas.</w:t>
+              <w:t>El documento debe presentar resultados de una investigación desde una perspectiva analítica, interpretativa o crítica del autor, sobre un tema específico, recurriendo a fuentes originales. Se caracteriza por el análisis, la discusión de ideas y la argumentación del autor. Estructura: introducción, metodología, planteamiento del problema, desarrollo, conclusiones y referencias bibliográficas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="4652707D" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
+      <w:tr w:rsidR="00F31F89" w14:paraId="6B3CB2F9" w14:textId="77777777" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="4729102A" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Artículo de Revisión.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Es un documento resultado de una investigación donde se analizan, sist</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> de por lo menos 52 referencias bibliográficas. introducción, planteamiento de la temática, recuperación bibliográfica, tendencias en el campo de conocimiento, conclusiones y referencias bibliográficas.</w:t>
+              <w:t xml:space="preserve"> Es un documento resultado de una investigación donde se analizan, sistematizan e integran los resultados de investigaciones publicadas o no publicadas, con fin de dar cuenta de los avances y tendencias de investigación o sugerir trabajos futuros. Debe caracterizarse por presentar una cuidadosa y amplia revisión bibliográfica de por lo menos 52 referencias bibliográficas. introducción, planteamiento de la temática, recuperación bibliográfica, tendencias en el campo de conocimiento, conclusiones y referencias bibliográficas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="0D5E06EF" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
+      <w:tr w:rsidR="00F31F89" w14:paraId="08D190CE" w14:textId="77777777" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="12AAE47C" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Reseña de libros.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Descripción o resumen de un libro publicado en el último año, dando una visión panorámica y crítica del mismo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="410C1D6C" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+    <w:p w14:paraId="6AACD6C5" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="14"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00561CD4" w:rsidRDefault="0099466E" w:rsidP="002C189D">
+    <w:p w14:paraId="03B83CA8" w14:textId="77777777" w:rsidR="00561CD4" w:rsidRDefault="0099466E" w:rsidP="002C189D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1624,51 +1596,51 @@
         <w:t xml:space="preserve">(a) </w:t>
       </w:r>
       <w:r w:rsidR="00846EAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">principal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y/o coautores</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="006278A8" w:rsidP="006278A8">
+    <w:p w14:paraId="4DFB9A86" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="006278A8" w:rsidP="006278A8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="200"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F31F89" w:rsidSect="00CA002A">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
           <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="284" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
@@ -1690,889 +1662,880 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">arcar con una </w:t>
       </w:r>
       <w:r w:rsidR="002C189D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="0099466E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> según sea su contribución</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="4863E7F0" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3863"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conceptualización ____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="3BC5B330" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2371"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Curaduría de datos ____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="2A77F97A" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Análisis formal ____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="57AA8A45" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adquisición de recursos ____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="448767CF" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Investigación ____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="19A65BE0" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1616"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metodología ____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="1E1F5487" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Administración del proyecto ____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="32FA82B4" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1563"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Recursos ____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="4F750E0E" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Software ____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="58A900AF" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Supervisión ____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="668C0BFE" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Validación ____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="25B507FC" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Visualización ____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00AA1DA7">
+    <w:p w14:paraId="2D0019ED" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00AA1DA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="431" w:hanging="431"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Escritura (borrador original) ____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="77EF6898" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Escritura (revisión del borrador y revisión/corrección) ____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+    <w:p w14:paraId="368C84B5" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA1DA7" w:rsidRDefault="00AA1DA7">
+    <w:p w14:paraId="47CBE666" w14:textId="77777777" w:rsidR="00AA1DA7" w:rsidRDefault="00AA1DA7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00AA1DA7" w:rsidSect="00DA4DB1">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12242" w:h="15842"/>
           <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="284" w:footer="709" w:gutter="0"/>
           <w:cols w:num="2" w:space="562" w:equalWidth="0">
             <w:col w:w="4139" w:space="562"/>
             <w:col w:w="4139" w:space="0"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="7452BE4E" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Autor(a) principal:</w:t>
       </w:r>
       <w:r w:rsidR="0088247F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="255B9BB7" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Coautor (a) (es-s): ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="46718C2E" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="14"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En caso de presentar un artículo de investigación diligenciar la siguiente información:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRPr="00C372FA" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="0D1B8C3E" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRPr="00C372FA" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C372FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En este </w:t>
       </w:r>
       <w:r w:rsidR="00C372FA" w:rsidRPr="00C372FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apartado</w:t>
       </w:r>
       <w:r w:rsidRPr="00C372FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> podrá relacionar el proyecto de investigación asociado al artículo. N</w:t>
-[...8 lines deleted...]
-        <w:t>o omita ningún dato.</w:t>
+        <w:t xml:space="preserve"> podrá relacionar el proyecto de investigación asociado al artículo. No omita ningún dato.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+    <w:p w14:paraId="74DFDD98" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="8448" w:type="dxa"/>
         <w:tblInd w:w="194" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3742"/>
         <w:gridCol w:w="4706"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="4D314713" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="4B44FD77" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>¿El proyecto tiene aval institucional?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="30BC91C7" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SI ________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO ________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="59F50865" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="76807E30" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Institución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="3A75F2EC" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="42BC30BA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="28500188" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">¿Se encuentra registrado en </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -2587,1075 +2550,1098 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ciencias</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="20577508" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SI ________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO ________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F31F89" w:rsidRPr="006E7090" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="56317757" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRPr="006E7090" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E7090">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">En caso de </w:t>
             </w:r>
             <w:r w:rsidRPr="006E7090">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>si</w:t>
             </w:r>
             <w:r w:rsidRPr="006E7090">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> indicar código y demás datos de identificación </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="3055554E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="48A62D88" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Objetivo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="2A2D8BB5" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="01EFC712" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="54B64DCD" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Resumen del Proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="70D3A1B6" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="1838473D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="66B4AC11" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Observaciones del Proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="3C3A00AA" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="4381B422" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="42119B98" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Justificación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="388AE50B" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="535CA8B3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="61E84DB9" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Descripción de necesidades</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="27FA9617" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="31EA33F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="24C0CBA6" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Repercusiones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="13515302" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="2EE9E217" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="00D77195" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Metas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="642D0A1D" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="3D6BFFDA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="5D934C58" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Duración</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="76E4AA73" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="540A1EB8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="7343349F" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Valor total del Proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="74469D36" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31F89">
+      <w:tr w:rsidR="00F31F89" w14:paraId="5B0793EA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+          <w:p w14:paraId="23496DA9" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Valor ejecutado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+          <w:p w14:paraId="5300A6B0" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+    <w:p w14:paraId="14C0D7D7" w14:textId="77777777" w:rsidR="00CB1FFD" w:rsidRDefault="00CB1FFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00BA4A4B">
+    <w:p w14:paraId="57041568" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00BA4A4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Declaración de Originalidad y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cesión de Derechos de Autor en Favor de la Universidad de Nariño</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+    <w:p w14:paraId="52B61B56" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="006B4228">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="2E0DDF6E" w14:textId="39F8CAA7" w:rsidR="0044686F" w:rsidRDefault="003E14F8" w:rsidP="00F0056B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...19 lines deleted...]
-        <w:t>ídico colombiano e institucional.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E14F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esta cesión se regirá por la legislación colombiana en materia de derechos de autor y por los tratados internacionales ratificados e incorporados al ordenamiento jurídico nacional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E14F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>normativa institucional aplicable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+    <w:p w14:paraId="4C032314" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="003E14F8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1600"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="2F6593B4" w14:textId="4CDD9A87" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1600"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CEDENTE (S): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Nombre completo del autor y/o coautores), </w:t>
+        <w:t xml:space="preserve">(Nombre completo del autor </w:t>
+      </w:r>
+      <w:r w:rsidR="007F3112">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">principal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y/o coautores), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en adelante CEDENTE (S).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="66E02745" w14:textId="62314799" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2480"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0043674E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CESIONARIO: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0017351B" w:rsidRPr="0043674E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La Revista Historia de la Educación Colombiana editada por el Doctorado en Ciencias de la Educación de la Universidad de Nariño-RUDECOLOMBIA. ISSN: 0123-7756, en línea ISSN: 2422-2348. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043674E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Universidad de Nariño</w:t>
+      </w:r>
+      <w:r w:rsidR="008221CB" w:rsidRPr="0043674E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con NIT</w:t>
+      </w:r>
+      <w:r w:rsidR="001F28CC" w:rsidRPr="0043674E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 800118954-1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043674E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043674E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En adelante CESIONARIO.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+    <w:p w14:paraId="404F7BD3" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00986EAF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2480"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="444E2DDC" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2480"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.fckux5dsvq6k" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La Revista Historia de la Educación Colombiana</w:t>
+        <w:t>La Revista Historia de la Educación Colombiana tiene como finalidad poner a su disposición el trabajo en toda su extensión, tanto directamente como a través de intermediarios, ya sea de forma impresa o electrónica. En virtud de lo previsto en las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> normas internacionales,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tiene como finalidad poner a su disposición el trabajo en toda su extensión, tanto directamente como a través de intermediarios, ya sea de forma impresa o electrónica. En virtud de lo previsto en las</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">ca de Colombia y demás </w:t>
+        <w:t xml:space="preserve"> la Ley 23 de 1982 de la República de Colombia y demás </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">normas institucionales sobre Derechos de Autor establecidas en el reglamento de propiedad intelectual </w:t>
       </w:r>
       <w:r w:rsidR="005D16B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de la Universidad de Nariño</w:t>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">de la Universidad de Nariño, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aprobado mediante Acuerdo Número 077 de 12 de diciembre de 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+    <w:p w14:paraId="06423375" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="006F70DF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2480"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="34BCBD83" w14:textId="55F769BC" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">(NOMBRE COMPLETO DEL AUTOR </w:t>
@@ -3665,457 +3651,568 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">PRINCIPAL </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Y/O COAUTORES </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>SEGUN SEA SU CASO DILIGENCIAR POR CEPARADO</w:t>
+        <w:t xml:space="preserve">SEGUN SEA SU CASO DILIGENCIAR POR </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>EPARADO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, mayor de edad, identificado (a) con la cédula de ciudadanía N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">o </w:t>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="0008210A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______________ expedida en la ciudad de ____________, con No. de pasaporte ____________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00D90B2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> del país </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">________________en adelante </w:t>
+        <w:t xml:space="preserve"> del país ________________en adelante </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EL CEDENTE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, en mi calidad de: autor</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00C81A7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>coautor ______ del artículo _________________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> (a) principal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>coautor ______ del artículo ________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00495C8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="47BF124C" w14:textId="36108BB9" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>en a</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">delante </w:t>
+        <w:t xml:space="preserve">en adelante </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EL ARTÍCULO</w:t>
       </w:r>
       <w:r w:rsidRPr="0066026D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">postulado para posible publicación en la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Historia de la Educación Colombiana</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00205D02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Doctorado en Ciencias de la Educación de la Universidad de Nariño-</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> RHEC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, volumen _____</w:t>
+      </w:r>
+      <w:r w:rsidR="00A941B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, número _______ año _______ </w:t>
+      </w:r>
+      <w:r w:rsidR="00373B97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>editada por el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doctorado en Ciencias de la Educación de la Universidad de Nariño-RUDECOLOMBIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, manifiesto mi voluntad de ceder de manera total, irrevocable y sin limitación alguna, ni territorial a título gratuito los derechos patrimoniales de autor derivados del artículo antes mencionado, a favor de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00057688" w:rsidRPr="00884C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Universidad de Nariño</w:t>
+      </w:r>
+      <w:r w:rsidR="00057688">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>RUDECOLOMBIA</w:t>
-[...63 lines deleted...]
-        <w:t>UDECOLOMBIA</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32CB6" w:rsidRPr="0043674E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>con NIT 800118954-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0055508C" w:rsidRDefault="0055508C" w:rsidP="00F0056B">
+    <w:p w14:paraId="082DC0EF" w14:textId="77777777" w:rsidR="0055508C" w:rsidRDefault="0055508C" w:rsidP="00F0056B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F6B26B"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="5E4F43B3" w14:textId="142FE1A1" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Mediante el presente documento, manifiesto mi conformidad con la siguiente Declaración de </w:t>
+      </w:r>
+      <w:r w:rsidR="004534E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve"> certifico que </w:t>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">riginalidad y </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esión de </w:t>
+      </w:r>
+      <w:r w:rsidR="004534E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erechos de </w:t>
+      </w:r>
+      <w:r w:rsidR="004534E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utor y certifico que </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">EL ARTÍCULO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>presentado cumple con los siguientes principios de originalidad y responsabilidad académica establecidos para su publicación:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+    <w:p w14:paraId="21E510AE" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="6BBDB734" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Declaración de originalidad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+    <w:p w14:paraId="682A377B" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F6B26B"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="369F519C" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D465F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
@@ -4138,74 +4235,82 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">declara (n) que </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">EL ARTÍCULO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>es un documento original, que todos sus contenidos son de su autoría, que es inédito, que no está siendo evaluado por otra institución y/o revista, que no ha sido publicado, total ni parcialmente, en otra revista científica y/o publicación, no ha sido cedi</w:t>
+        <w:t xml:space="preserve">es un documento original, que todos sus contenidos son de su autoría, que es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230274">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inédito, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>do a terceros y que no existe limitación legal o contractual que le impida autorizar su publicación o su inclusión en las bases de datos e índices en los que se encuentre la revista.</w:t>
+        <w:t>que no está siendo evaluado por otra institución y/o revista, que no ha sido publicado, total ni parcialmente, en otra revista científica y/o publicación, no ha sido cedido a terceros y que no existe limitación legal o contractual que le impida autorizar su publicación o su inclusión en las bases de datos e índices en los que se encuentre la revista.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+    <w:p w14:paraId="190AA50A" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="486A4287" w14:textId="05995CDD" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D465F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4213,1186 +4318,1282 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">declara (n) que </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>no ha (n) incurrido en frau</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">de científico, plagio o vicios de autoría; exime (n) de toda responsabilidad a la </w:t>
+        <w:t xml:space="preserve">no ha (n) incurrido en fraude científico, plagio o vicios de autoría; exime (n) de toda responsabilidad a la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Historia de la Educación Colombiana y a la Universidad de Nariño</w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D47B54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="white"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> y</w:t>
+        </w:rPr>
+        <w:t>-RHEC</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F872357" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E638277" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>EL CEDENTE (LOS) CEDENTES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se declara (n) como el (los) único (s) responsable (s)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>asume (n) c</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">declara(n) que ha (n) contribuido directamente con el contenido intelectual del artículo, incluida su conceptualización, curaduría de datos, análisis formal, adquisición de recursos, investigación, metodología, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">asume (n) cumplir las obligaciones y consecuencias derivadas de cualquier acción de reivindicación, plagio o reclamación judicial o extrajudicial relacionada con el material y contenido del artículo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que al respecto pudiera sobrevenir durante la revisión, evaluación y/o publicación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A910278" w14:textId="1D2033ED" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>administración del proyecto, recursos, software, supervisión, validación, visualización, escritura (borrador original) y escritura (revisión del borrador y revisión/corrección), por lo cual asume la responsabilidad correspondiente y acepta que su nombre fi</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">gure en la lista de autores y/o coautores,  tal como se ha señalado en la </w:t>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contribución de los autores y/o coautores </w:t>
+        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>de este documento.</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">declara(n) que ha (n) contribuido directamente con el contenido intelectual del artículo, incluida su conceptualización, curaduría de datos, análisis formal, adquisición de recursos, investigación, metodología, administración del proyecto, recursos, software, supervisión, validación, visualización, escritura (borrador original) y escritura (revisión del borrador y revisión/corrección), por lo cual asume la responsabilidad correspondiente y acepta que su nombre figure en la lista de autores y/o coautores, tal como se ha señalado en la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
+        <w:t xml:space="preserve">Contribución de los autores y/o coautores </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>se compromete (n) a no presentar el artículo para evaluación en otra revista y/o publicación</w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t>de este documento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28189D85" w14:textId="15081DF8" w:rsidR="00F31F89" w:rsidRPr="00663280" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00663280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00663280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00663280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="white"/>
-[...43 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00663280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se compromete (n) a no presentar el artículo para evaluación en otra revista y/o publicación hasta recibir la decisión editorial por parte de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00663280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="white"/>
-[...39 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>Revista Historia de la Educación Colombiana</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47B54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
-[...23 lines deleted...]
-        <w:t>, reproducción y publicación.</w:t>
+        <w:t>-RHEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00663280">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="000D066D" w:rsidP="00F0056B">
+    <w:p w14:paraId="535FCEC2" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>declara (n) no tener conflicto de interés de ningún tipo relacionado con el artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8BC158" w14:textId="042FDB9C" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="white"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="0099466E">
+        </w:rPr>
+        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>declaran (n) que el artículo no contiene material cuya publicación vulnere ningún Copyright, derechos de autor, derechos personales, derechos de propiedad de terceros y que, cuando corresponda, cuenta(n) con las debidas autorizaciones para su utilización, reproducción y publicación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158510C8" w14:textId="0F1787F3" w:rsidR="00F31F89" w:rsidRDefault="000D066D" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de derechos de autor </w:t>
-[...38 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Cesión</w:t>
+      </w:r>
+      <w:r w:rsidR="0099466E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">conforme a la legislación vigente. El contenido y el material pueden ser reproducidos, siempre y cuando se mencione y cite como fuente el artículo, el autor y la Revista Historia de la </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> de derechos de autor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE18AE5" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>Educación Colombiana, Vol. No. año y DOI.</w:t>
-[...20 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D465F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En virtud de la presente cesión y en caso de que el artículo sea aprobado para publicación </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="white"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">autoriza (n) al </w:t>
+        </w:rPr>
+        <w:t>EL CEDENTE (LOS) CEDENTES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transfiere (n) al </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CESIONARIO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los derechos patrimoniales de autor, conservando los derechos morales </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve"> publicar, reproducir, editar y distribuir el artículo en medios impresos, electrónicos y digitales, así como para incorporarlo en las bases de datos, índices</w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t>conforme a la legislación vigente. El contenido y el material pueden ser reproducidos, siempre y cuando se mencione y cite como fuente el artículo, el autor y la Revista Historia de la Educación Colombiana, Vol. No. año y DOI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639A3C8B" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCE5CD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F119A08" w14:textId="51C8BCA9" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643E34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="white"/>
-[...36 lines deleted...]
-          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
+      </w:r>
+      <w:r w:rsidR="0056229D" w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>se declara (n) plenamente informado</w:t>
+      </w:r>
+      <w:r w:rsidR="00762640" w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (s)</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0893" w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y conforme</w:t>
+      </w:r>
+      <w:r w:rsidR="00762640" w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (s)</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0893" w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...98 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="003D0893" w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643E34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00643E34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
-[...23 lines deleted...]
-        <w:t>amiento se realizará para las finalidades relacionadas con la gestión editorial y la publicación del artículo, de acuerdo con los derechos que le asisten al titular de los datos personales.</w:t>
+        <w:t>CESIONARIO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publi</w:t>
+      </w:r>
+      <w:r w:rsidR="00762640" w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00762640" w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reproduzca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, edit</w:t>
+      </w:r>
+      <w:r w:rsidR="00762640" w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22633" w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00643385" w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>distribu</w:t>
+      </w:r>
+      <w:r w:rsidR="00762640" w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el artículo en medios impresos, electrónicos y digitales</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22633" w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D72BBC" w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De igual manera, lo in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>corpor</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72BBC" w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en las bases de datos, índices, repositorios y demás sistemas de información y divulgación nacionales y/o internacionales en los que se encuentre la </w:t>
+      </w:r>
+      <w:r w:rsidR="003B6D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B6D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>evista</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000473BC" w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de acuerdo con la política de acceso abierto y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bajo la licencia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Creative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Commons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reconocimiento-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NoComercial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SinDerivadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.0 Internacional (CC BY-NC-ND 4.0)</w:t>
+      </w:r>
+      <w:r w:rsidR="003154FF" w:rsidRPr="00643E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+    <w:p w14:paraId="514EF035" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="1115D60A" w14:textId="2A480FBB" w:rsidR="00AC73DF" w:rsidRPr="00311473" w:rsidRDefault="0082335E" w:rsidP="00311473">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC73DF" w:rsidRPr="00311473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Ajustes Editoriales, Adaptación Impresa/Digital y Salvaguarda de Derechos Morales:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC73DF" w:rsidRPr="00311473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La Universidad de Nariño y el </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC73DF" w:rsidRPr="00421BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>equipo editorial</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC73DF" w:rsidRPr="00311473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Revista Historia de la Educación Colombiana quedan facultados para realizar las correcciones </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AC73DF" w:rsidRPr="00311473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ortotipográficas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AC73DF" w:rsidRPr="00311473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, de estilo, maquetación, diagramación y estandarización bibliográfica, así como las adaptaciones técnicas requeridas tanto para su producción en formato impreso, como en medios electrónicos y plataformas digitales (conversión a formatos PDF, HTML, XML-JATS, EPUB, marcación de metadatos, asignación del registro DOI e indexación en bases de datos y repositorios).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC0EA85" w14:textId="77777777" w:rsidR="00AC73DF" w:rsidRPr="00311473" w:rsidRDefault="00AC73DF" w:rsidP="00311473">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00311473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Todas las intervenciones, impresiones y transformaciones técnicas se ejecutarán en estricto respeto a los derechos morales de paternidad e integridad de la obra (Art. 30 de la Ley 23 de 1982 y Decisión Andina 351 de 1993). En ningún caso los procesos de imprenta, diagramación física, conversión de formatos digitales o maquetación web podrán distorsionar, mutilar, alterar o modificar el contenido sustancial, el sentido científico, la metodología ni las conclusiones del ARTÍCULO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF19C3A" w14:textId="0B0DC48D" w:rsidR="00AC73DF" w:rsidRDefault="00AC73DF" w:rsidP="00311473">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00311473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Asimismo, la Universidad de Nariño garantizará que la autoría, la filiación institucional y el código ORCID del (de los) AUTOR(ES) figuren de manera clara y visible en los ejemplares impresos, en el portal web de la revista y en sus metadatos asociados. El (los) AUTOR(ES) mantendrá(n) el derecho de revisar y dar su conformidad final a las pruebas de maquetación o galeradas previo a la impresión de la tira o su publicación definitiva en línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A39F90A" w14:textId="77777777" w:rsidR="0082335E" w:rsidRPr="00311473" w:rsidRDefault="0082335E" w:rsidP="00311473">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29903F38" w14:textId="3731C2DF" w:rsidR="0082335E" w:rsidRPr="00AC73DF" w:rsidRDefault="0082335E" w:rsidP="0082335E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D465F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">autoriza (n) el tratamiento de sus datos personales por parte de la Universidad de Nariño, en calidad de responsable del tratamiento, de conformidad con la Ley 1581 de 2012, el Decreto 1377 de 2013 y las demás normas que los modifiquen, adicionen o sustituyan, así como con la Política de Tratamiento y Protección de Datos Personales de la Universidad de Nariño. El tratamiento se realizará para las finalidades relacionadas con la gestión </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC73DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>editorial y la publicación del artículo, de acuerdo con los derechos que le asisten al titular de los datos personales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43044F44" w14:textId="77777777" w:rsidR="007755AC" w:rsidRPr="00311473" w:rsidRDefault="007755AC" w:rsidP="00311473">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCE5CD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DE55BFA" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00311473">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00311473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00311473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cualquier acuerdo previo, verbal o escrito, relacionado con el objeto de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la presente cesión quedará sustituido por las disposiciones contenidas en este documento y cualquier modificación a la presente cesión deberá constar por escrito y contar con la aprobación de las partes. El trabajo no será procesado para la publicación hasta que los editores académicos reciban esta autorización diligenciada. Si el artículo no es publicado en la revista, este documento no tendrá efecto alguno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13067AF0" w14:textId="0A65E1BF" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D465F4">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>4.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Se firma, en señal de aceptación de las disposiciones contenidas en el presente documento a los ______ días del mes de _______________________ del año 20____ en la ciudad de __________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD127D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...67 lines deleted...]
-        <w:t>EL CEDENTE (LOS) CEDENTES.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
-[...82 lines deleted...]
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="7AA6F910" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Firma (s)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+    <w:p w14:paraId="72ADDDA2" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRPr="00BD127D" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+    <w:p w14:paraId="131C95C0" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRPr="00BD127D" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+    <w:p w14:paraId="4AA9B101" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRPr="00BD127D" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="6AF84D6D" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="52BF352C" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
@@ -5408,420 +5609,418 @@
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>AUTOR PRINCIPAL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="0C67CC74" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nombre:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="051B2E19" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CC.:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="7EC43225" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pasaporte:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+    <w:p w14:paraId="47C4B711" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+    <w:p w14:paraId="60AFEA4E" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+    <w:p w14:paraId="57BC9816" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+    <w:p w14:paraId="79237774" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="60AA99D2" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="0BDBF0B9" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>EL CEDENTE - COAUTOR</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="0FAE9E1C" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nombre:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+    <w:p w14:paraId="38F454CA" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CC.:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00BC0565">
+    <w:p w14:paraId="1065A134" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00BC0565">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pasaporte:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F31F89" w:rsidSect="00BC0565">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12242" w:h="15842"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="284" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0099466E" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="06C63FC8" w14:textId="77777777" w:rsidR="008E7F4C" w:rsidRDefault="008E7F4C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0099466E" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="00A378BC" w14:textId="77777777" w:rsidR="008E7F4C" w:rsidRDefault="008E7F4C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{8915FA23-BB43-4A62-8DC5-F408BEFA56B9}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{AC8BC6E9-0DE4-495A-B133-EA60AD1C398F}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{83638575-77A1-4829-B144-78200E603567}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{B07EE111-0190-4F11-8E5E-1E7B664230BE}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{90851B29-0139-4F28-BAF7-083050CF4B89}"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{5493D3B1-93E9-44A2-B68C-587B2CDF44E2}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId5" w:fontKey="{C3A6545E-1E71-43EA-B0D8-50886F207060}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{0802EB87-2923-4FF1-97A2-D106D2A8B082}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{C8BD7607-8C9C-4E7D-BEED-5F5D91C4EC39}"/>
-    <w:embedBold r:id="rId7" w:fontKey="{75E07BFC-47CE-4C09-B7F6-65925F244F46}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{AF3D7EB3-CE77-4857-B1E1-5DA5D40B52F1}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{F2B4D340-35B9-466E-8508-85F10B49E937}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{8145E6B5-23B7-484D-A81D-8CB41F3C1E7B}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{71B2C2C8-1CA4-46D0-AC28-62772692A2AB}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00EA5FC9" w:rsidRDefault="00B84C63" w:rsidP="00EA5FC9">
+  <w:p w14:paraId="74E7F22E" w14:textId="77777777" w:rsidR="00EA5FC9" w:rsidRDefault="00B84C63" w:rsidP="00EA5FC9">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16FF77C7" wp14:editId="61A2BC1F">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A359F8A" wp14:editId="76365DB3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5651500" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="AutoShape 21"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5651500" cy="0"/>
                       </a:xfrm>
@@ -5854,51 +6053,51 @@
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="165B8556" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 21" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.35pt;margin-top:-.05pt;width:445pt;height:0;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgnfj7HgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7ByhyQ0sGxEWK0S6GXb&#10;Iu32BxjbIVYTj2UbElT1v3fsAO1uL1XVi2NnZt58vDerh6FryUkYK0EVUTpNIiIUAy7VoYi+vmwn&#10;y4hYRxWnLShRRGdho4f1+3erXudiBg20XBiCIMrmvS6ixjmdx7FljeionYIWCo01mI46fJpDzA3t&#10;Eb1r41mSLOIeDNcGmLAW/1ajMVoH/LoWzH2payscaYsIa3PhNOHc+zNer2h+MFQ3kl3KoP9QRUel&#10;wqQ3qIo6So5G/gHVSWbAQu2mDLoY6loyEXrAbtLkTTfPDdUi9ILDsfo2Jvv/YNnn084QyZG7iCja&#10;IUWPRwchM5mlfj69tjm6lWpnfIdsUM/6Cdg3SxSUDVUHEbxfzhqDQ0T8KsQ/rMYs+/4TcPShmCAM&#10;a6hN5yFxDGQInJxvnIjBEYY/54t5Ok+QOna1xTS/Bmpj3UcBHfGXIrLOUHloXAlKIfNg0pCGnp6s&#10;w0Yw8BrgsyrYyrYNAmgV6bH22R0m8iYLreTeGh5ei6JsDTlRVJEbxh7feBk4Kh7AGkH55nJ3VLbj&#10;HZO3ysNhY1jO5TZq5Pt9cr9ZbpbZJJstNpMsqarJ47bMJottejevPlRlWaU/fGVpljeSc6F8cVe9&#10;ptnf6eGyOaPSboq9jSF+jR7mhcVev6HowKwnc5TFHvh5Z/xoPcko0eB8WSe/A7+/g9evpV//BAAA&#10;//8DAFBLAwQUAAYACAAAACEAZJEvPdgAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE&#10;70j8g7VI3FqnRWpDiFNBpfYMbbm78TaJGq8t203C37NwgdNoNKOZV24m24sBQ+wcKVjMMxBItTMd&#10;NQpOx90sBxGTJqN7R6jgCyNsqvu7UhfGjfSBwyE1gkcoFlpBm5IvpIx1i1bHufNInF1csDqxDY00&#10;QY88bnu5zLKVtLojfmi1x22L9fVwswo+3y/TKu63b9fjegjJ7/aZH5dKPT5Mry8gEk7prww/+IwO&#10;FTOd3Y1MFL2C2ZqLLAsQnOb58xOI86+XVSn/01ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAKCd+PseAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAGSRLz3YAAAABQEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0099466E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1EB5A3E0" wp14:editId="395C87FD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-13619</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>17780</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="12700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1627050753" name="Conector recto de flecha 1627050753"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="2520000" y="3780000"/>
                         <a:ext cx="5652000" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -5911,51 +6110,51 @@
                         <a:headEnd type="none" w="med" len="med"/>
                         <a:tailEnd type="none" w="med" len="med"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="639CABD0" id="Conector recto de flecha 1627050753" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.05pt;margin-top:1.4pt;width:0;height:1pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATp6RI7gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107sh2tvM7Bbnqp&#10;Wkttf8AEhl1UvgTEa//7DthN0vYSRb3AADNv3rwZNncna9gRY9Le9Xw+azlDJ7zUbuj5j+/3H245&#10;SxmcBOMd9vyMid9t37/bTKHDhR+9kRgZgbjUTaHnY86ha5okRrSQZj6go0flo4VMxzg0MsJE6NY0&#10;i7ZdNZOPMkQvMCW63V8e+bbiK4Uif1UqYWam58Qt1zXW9aGszXYD3RAhjFpcacAbWFjQjpI+Qe0h&#10;A3uM+h8oq0X0yas8E942XiktsNZA1czbv6r5NkLAWguJk8KTTOn/wYovx0NkWlLvVot1u2zXyxvO&#10;HFjq1Y46JrKPLJaNSWTKoBiBvXAl/aaQOoLZuUO8nlI4xCLGSUVbdiqTnXq+WFLHWurCuec369tq&#10;V/3xlJkgh+WqenAmyKP2pnkGCTHlT+gtK0bPU46ghzETyQvLedUfjp9TJlAK/B1QGDh/r42pyYxj&#10;E1VLxRITATRzykAm0wZSIbmh4iRvtCwxJbpOI+5MZEegOZI/52VuKMUfXiXfHtJ4capPl/GK/tHJ&#10;mntEkB+dZPkcSF9H+vJCxqLkzCB9oGJVzwzavMaTSBhHXEoTLrIX68HLc+1GvafRqWyvY15m8+W5&#10;Rj9/xu0vAAAA//8DAFBLAwQUAAYACAAAACEArBXbktoAAAAFAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBSE74L/YXmCF2k3jaWWmJdSRI9SrYLXTfY1iWbfhuymTf+9Ty96HGaY+SbfTK5TRxpC&#10;6xlhMU9AEVfetlwjvL89zdagQjRsTeeZEM4UYFNcXuQms/7Er3Tcx1pJCYfMIDQx9pnWoWrImTD3&#10;PbF4Bz84E0UOtbaDOUm563SaJCvtTMuy0JieHhqqvvajQ1g9fo7Ls33+2L1sb2/K3VQeRneHeH01&#10;be9BRZriXxh+8AUdCmEq/cg2qA5hli4kiZDKAbF/ZYmwXIMucv2fvvgGAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAE6ekSO4BAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEArBXbktoAAAAFAQAADwAAAAAAAAAAAAAAAABIBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00EA5FC9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3B17DF42" wp14:editId="1DDCB355">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2DD9D6EB" wp14:editId="1916BF54">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3031</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>17780</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="12700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="21" name="Conector recto de flecha 21"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="2556000" y="3780000"/>
                         <a:ext cx="5580000" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -6037,51 +6236,51 @@
     <w:r w:rsidR="00EA5FC9">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009C3A92">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EA5FC9">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Indexada y/o alojada en:</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00EA5FC9" w:rsidRDefault="00EA5FC9" w:rsidP="00EA5FC9">
+  <w:p w14:paraId="0142D1B1" w14:textId="77777777" w:rsidR="00EA5FC9" w:rsidRDefault="00EA5FC9" w:rsidP="00EA5FC9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:ind w:right="51"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Calle 8ª No. 33 – 127-Sede VIIS</w:t>
     </w:r>
@@ -6165,51 +6364,51 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">LATINDEX - DIALNET </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00EA5FC9" w:rsidRDefault="00EA5FC9" w:rsidP="00EA5FC9">
+  <w:p w14:paraId="7B7313E4" w14:textId="77777777" w:rsidR="00EA5FC9" w:rsidRDefault="00EA5FC9" w:rsidP="00EA5FC9">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Bloque 5, piso 2, </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>of</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
@@ -6324,146 +6523,146 @@
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t>PUBLINDEX-Reconocida</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00EA5FC9" w:rsidRDefault="00EA5FC9" w:rsidP="00EA5FC9">
+  <w:p w14:paraId="08CF128F" w14:textId="77777777" w:rsidR="00EA5FC9" w:rsidRDefault="00EA5FC9" w:rsidP="00EA5FC9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="left" w:pos="1701"/>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="left" w:pos="2835"/>
         <w:tab w:val="left" w:pos="3402"/>
         <w:tab w:val="left" w:pos="3969"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>San Juan de Pasto, Colombia</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="004C18B2">
+  <w:p w14:paraId="0B07B937" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="004C18B2">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidR="007B4074">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007B4074">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="000D066D" w:rsidRDefault="000D066D" w:rsidP="000D066D">
+  <w:p w14:paraId="162CC11E" w14:textId="77777777" w:rsidR="000D066D" w:rsidRDefault="000D066D" w:rsidP="000D066D">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51B6A0B6" wp14:editId="66403F34">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AC5A337" wp14:editId="5B13381D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5651500" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="AutoShape 21"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5651500" cy="0"/>
                       </a:xfrm>
@@ -6496,51 +6695,51 @@
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="73EE857C" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 21" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.35pt;margin-top:-.05pt;width:445pt;height:0;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsSVqEHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDuie3UyWatOKuVnfSy&#10;bSPt9gMI4BgVAwISO6r67x1wkna3l6rqBYNn5s2bmTerh6GT6MStE1qVOJumGHFFNRPqUOKvL9vJ&#10;EiPniWJEasVLfOYOP6zfv1v1puAz3WrJuEUAolzRmxK33psiSRxteUfcVBuuwNho2xEPT3tImCU9&#10;oHcymaXpIum1ZcZqyp2Dv/VoxOuI3zSc+i9N47hHssTAzcfTxnMfzmS9IsXBEtMKeqFB/oFFR4SC&#10;pDeomniCjlb8AdUJarXTjZ9S3SW6aQTlsQaoJkvfVPPcEsNjLdAcZ25tcv8Pln4+7SwSrMRzjBTp&#10;YESPR69jZjTLQn964wpwq9TOhgrpoJ7Nk6bfHFK6aok68Oj9cjYQHCOSVyHh4Qxk2fefNAMfAgli&#10;s4bGdgES2oCGOJPzbSZ88IjCz/lins1TGB292hJSXAONdf4j1x0KlxI7b4k4tL7SSsHktc1iGnJ6&#10;ch4KgcBrQMiq9FZIGQUgFeqB++wOEgWT01KwYI2PoEVeSYtOBFTkh7HGN15WHxWLYC0nbHO5eyLk&#10;eIfkUgU4KAzoXG6jRr7fp/eb5WaZT/LZYjPJ07qePG6rfLLYZnfz+kNdVXX2IzDL8qIVjHEVyF31&#10;muV/p4fL5oxKuyn21obkNXrsF5C9fiPpONkwzFEWe83OOxtaG4YMEo3Ol3UKO/D7O3r9Wvr1TwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGSRLz3YAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQ&#10;RO9I/IO1SNxap0VqQ4hTQaX2DG25u/E2iRqvLdtNwt+zcIHTaDSjmVduJtuLAUPsHClYzDMQSLUz&#10;HTUKTsfdLAcRkyaje0eo4AsjbKr7u1IXxo30gcMhNYJHKBZaQZuSL6SMdYtWx7nzSJxdXLA6sQ2N&#10;NEGPPG57ucyylbS6I35otcdti/X1cLMKPt8v0yrut2/X43oIye/2mR+XSj0+TK8vIBJO6a8MP/iM&#10;DhUznd2NTBS9gtmaiywLEJzm+fMTiPOvl1Up/9NX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBsSVqEHwIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBkkS892AAAAAUBAAAPAAAAAAAAAAAAAAAAAHkEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="49C5ACF8" wp14:editId="3F898255">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0B5CA726" wp14:editId="7C8524E2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-13619</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>17780</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="12700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Conector recto de flecha 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="2520000" y="3780000"/>
                         <a:ext cx="5652000" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -6553,51 +6752,51 @@
                         <a:headEnd type="none" w="med" len="med"/>
                         <a:tailEnd type="none" w="med" len="med"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="4E4443E0" id="Conector recto de flecha 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.05pt;margin-top:1.4pt;width:0;height:1pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqjEow5AEAAMIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOUzEM3SPxD1H29LZF0xlVvZ1Fy7BB&#10;UAn4AE/i3BuRl5xMb/v3OGmZ4bFBiE3iJPbx8bGzuT95J45I2cbQy8VsLgUGFbUNQy+/fnl4cydF&#10;LhA0uBiwl2fM8n77+tVmSmtcxjE6jSQYJOT1lHo5lpLWXZfViB7yLCYM/GgieSh8pKHTBBOje9ct&#10;5/NVN0XSiaLCnPl2f3mU24ZvDKryyZiMRbheMrfSVmrrY1277QbWA0EarbrSgH9g4cEGTvoMtYcC&#10;4onsH1DeKoo5mjJT0XfRGKuw1cDVLOa/VfN5hIStFhYnp2eZ8v+DVR+PBxJW93IlRQDPLdpxo1SJ&#10;JKhuQqMwDtUIYlXVmlJec9AuHOh6yulAtfSTIV93Lkqcerm84f7MWfNzL9/e3jW7qY2nIhQ73Kya&#10;hxSKPVonuheQRLm8x+hFNXqZC4EdxsLcLuQWTW04fsiFQTnwR0BlEOKDda4lc0FMPJfL28pEAU+Y&#10;cVDY9IlrzmFoODk6q2tMjW6zhztH4gg8NfrbotbNKX7xqvn2kMeLU3u6DBPFp6Bb7hFBvwtalHNi&#10;WQPLKisZj1oKh/xdqtU8C1j3N55MwgXmUptwkb1aj1GfWzfaPQ9KY3sd6jqJP59b9MvX234HAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCsFduS2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITv&#10;gv9heYIXaTeNpZaYl1JEj1KtgtdN9jWJZt+G7KZN/71PL3ocZpj5Jt9MrlNHGkLrGWExT0ARV962&#10;XCO8vz3N1qBCNGxN55kQzhRgU1xe5Caz/sSvdNzHWkkJh8wgNDH2mdahasiZMPc9sXgHPzgTRQ61&#10;toM5SbnrdJokK+1My7LQmJ4eGqq+9qNDWD1+jsuzff7YvWxvb8rdVB5Gd4d4fTVt70FFmuJfGH7w&#10;BR0KYSr9yDaoDmGWLiSJkMoBsX9libBcgy5y/Z+++AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAqjEow5AEAAMIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCsFduS2gAAAAUBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" strokecolor="black [3200]" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1959C15C" wp14:editId="235BAF08">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1AE4E844" wp14:editId="5AAF3D69">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3031</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>17780</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="12700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Conector recto de flecha 7"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="2556000" y="3780000"/>
                         <a:ext cx="5580000" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -6672,51 +6871,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t>Indexada y/o alojada en:</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000D066D" w:rsidRDefault="000D066D" w:rsidP="000D066D">
+  <w:p w14:paraId="4DF96028" w14:textId="77777777" w:rsidR="000D066D" w:rsidRDefault="000D066D" w:rsidP="000D066D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:ind w:right="51"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Calle 8ª No. 33 – 127-Sede VIIS</w:t>
     </w:r>
@@ -6800,51 +6999,51 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">LATINDEX - DIALNET </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000D066D" w:rsidRDefault="000D066D" w:rsidP="000D066D">
+  <w:p w14:paraId="72EACA93" w14:textId="77777777" w:rsidR="000D066D" w:rsidRDefault="000D066D" w:rsidP="000D066D">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Bloque 5, piso 2, </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>of</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
@@ -6959,221 +7158,221 @@
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t>PUBLINDEX-Reconocida</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000D066D" w:rsidRDefault="000D066D" w:rsidP="000D066D">
+  <w:p w14:paraId="346A66C2" w14:textId="77777777" w:rsidR="000D066D" w:rsidRDefault="000D066D" w:rsidP="000D066D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="left" w:pos="1701"/>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="left" w:pos="2835"/>
         <w:tab w:val="left" w:pos="3402"/>
         <w:tab w:val="left" w:pos="3969"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>San Juan de Pasto, Colombia</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+  <w:p w14:paraId="70F4F5F8" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidR="007B4074">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007B4074">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0099466E" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="692CE8BD" w14:textId="77777777" w:rsidR="008E7F4C" w:rsidRDefault="008E7F4C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0099466E" w:rsidRDefault="0099466E">
+    <w:p w14:paraId="6ACAD14A" w14:textId="77777777" w:rsidR="008E7F4C" w:rsidRDefault="008E7F4C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00F31F89" w:rsidRDefault="0088247F">
+  <w:p w14:paraId="28C6F229" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0088247F">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="365F91"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4BFE3B6C" wp14:editId="733A81E3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4708525</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>25400</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="902970" cy="899795"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="image4.png" descr="Logo Revista HIstoria de la Educación Colombiana-2018"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image4.png" descr="Logo Revista HIstoria de la Educación Colombiana-2018"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="902970" cy="899795"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2695D1A2" wp14:editId="5C980A8B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3747135</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>23451</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="925830" cy="899160"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="image3.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image3.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
@@ -7183,503 +7382,681 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="925830" cy="899160"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="0099466E">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="365F91"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="114300" distB="114300" distL="114300" distR="114300">
+        <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="4FD95667" wp14:editId="5FD49A70">
           <wp:extent cx="2038350" cy="834707"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="image2.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId3"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2038350" cy="834707"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+  <w:p w14:paraId="7344CFB4" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="365F91"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00F31F89" w:rsidRPr="00DD3E2C" w:rsidRDefault="0099466E">
+  <w:p w14:paraId="31E1312A" w14:textId="58DEAADE" w:rsidR="00F31F89" w:rsidRPr="00DD3E2C" w:rsidRDefault="0099466E">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DD3E2C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>Revista Historia de la Educación Colombiana-RHEC</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+  <w:p w14:paraId="2727ED01" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4420"/>
         <w:tab w:val="right" w:pos="8840"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Impresa ISSN 0123-7756 – En línea ISSN: 2422-2348</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+  <w:p w14:paraId="41BC038C" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8840"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Doctorado en Ciencias de la Educación-Universidad de Nariño-RUDECOLOMBIA</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="008B752E" w:rsidRDefault="008B752E" w:rsidP="008B752E">
+  <w:p w14:paraId="64E0F6F0" w14:textId="77777777" w:rsidR="008B752E" w:rsidRDefault="008B752E" w:rsidP="008B752E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8840"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00F31F89" w:rsidRPr="00DD3E2C" w:rsidRDefault="000E710A">
+  <w:p w14:paraId="256E304D" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRPr="00DD3E2C" w:rsidRDefault="000E710A">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DD3E2C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Formato para solicitud de Publicación de Artículos</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+  <w:p w14:paraId="0F3FCF05" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8840"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+  <w:p w14:paraId="7258BA56" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="365F91"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="18B6B7B5" wp14:editId="34B26B74">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4708525</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>33115</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="902970" cy="899795"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1627050758" name="image4.png" descr="Logo Revista HIstoria de la Educación Colombiana-2018"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image4.png" descr="Logo Revista HIstoria de la Educación Colombiana-2018"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="902970" cy="899795"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3BD10CAB" wp14:editId="5DDFD98E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3747135</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>38100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="925830" cy="899160"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1627050754" name="image3.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image3.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="925830" cy="899160"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6FAA09D4" wp14:editId="694803C6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>145414</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>34290</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2118360" cy="899795"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1627050756" name="image1.png" descr="C:\Users\Secretaria01\AppData\Local\Temp\Temp1_Escudos udenar Manual de Identidad.zip\Escudo_Aplicaciones_Udenar_2022(1)\Escudo_Aplicaciones_Udenar_2022(1)-1.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png" descr="C:\Users\Secretaria01\AppData\Local\Temp\Temp1_Escudos udenar Manual de Identidad.zip\Escudo_Aplicaciones_Udenar_2022(1)\Escudo_Aplicaciones_Udenar_2022(1)-1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId3"/>
                   <a:srcRect l="57099" t="63021" r="12123" b="27238"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2118360" cy="899795"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+  <w:p w14:paraId="50F1620A" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="365F91"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+  <w:p w14:paraId="574AE995" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="365F91"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+  <w:p w14:paraId="6FEFCBB3" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="365F91"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+  <w:p w14:paraId="5D66724F" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+  <w:p w14:paraId="3E3C2A46" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Revista Historia de la Educación Colombiana-RHEC</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+  <w:p w14:paraId="252E96A6" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4420"/>
         <w:tab w:val="right" w:pos="8840"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Impresa ISSN 0123-7756 – En línea ISSN: 2422-2348</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+  <w:p w14:paraId="07562245" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="0099466E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8840"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Doctorado en Ciencias de la Educación-Universidad de Nariño-RUDECOLOMBIA</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+  <w:p w14:paraId="0E6D5AE1" w14:textId="77777777" w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8840"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03A50AEB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94A4DC3E"/>
+    <w:lvl w:ilvl="0" w:tplc="240A000F">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C804988"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="998E5E18"/>
+    <w:lvl w:ilvl="0" w:tplc="240A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C8764F5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8B3E41B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7721,51 +8098,319 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34F01738"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA04B966"/>
+    <w:lvl w:ilvl="0" w:tplc="831C2B34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48011192"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98B027C8"/>
+    <w:lvl w:ilvl="0" w:tplc="5694C1AC">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50F45B86"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A8ECFAC"/>
+    <w:lvl w:ilvl="0" w:tplc="240A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="526C45A0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="819A8FFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -7808,155 +8453,285 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="99"/>
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F31F89"/>
+    <w:rsid w:val="000473BC"/>
+    <w:rsid w:val="00057688"/>
+    <w:rsid w:val="0008210A"/>
+    <w:rsid w:val="000852DA"/>
     <w:rsid w:val="000D066D"/>
     <w:rsid w:val="000E710A"/>
+    <w:rsid w:val="00110F5B"/>
+    <w:rsid w:val="00162FC0"/>
+    <w:rsid w:val="00163723"/>
+    <w:rsid w:val="0017351B"/>
+    <w:rsid w:val="0017575B"/>
+    <w:rsid w:val="00175F97"/>
+    <w:rsid w:val="001B4BB0"/>
+    <w:rsid w:val="001C0084"/>
+    <w:rsid w:val="001F28CC"/>
+    <w:rsid w:val="00205D02"/>
+    <w:rsid w:val="00230274"/>
     <w:rsid w:val="002C189D"/>
+    <w:rsid w:val="002E1597"/>
+    <w:rsid w:val="002F0280"/>
+    <w:rsid w:val="002F2B64"/>
+    <w:rsid w:val="00311473"/>
+    <w:rsid w:val="003154FF"/>
+    <w:rsid w:val="003213EF"/>
+    <w:rsid w:val="00342D08"/>
     <w:rsid w:val="003512DC"/>
     <w:rsid w:val="003525CB"/>
+    <w:rsid w:val="00373B97"/>
+    <w:rsid w:val="003763EA"/>
+    <w:rsid w:val="00392A0F"/>
+    <w:rsid w:val="003A1ACC"/>
+    <w:rsid w:val="003B6D7D"/>
+    <w:rsid w:val="003C0594"/>
+    <w:rsid w:val="003D0893"/>
+    <w:rsid w:val="003E14F8"/>
     <w:rsid w:val="004061B5"/>
+    <w:rsid w:val="00412305"/>
+    <w:rsid w:val="00416ED6"/>
+    <w:rsid w:val="00421BCC"/>
+    <w:rsid w:val="0043674E"/>
+    <w:rsid w:val="004433FF"/>
+    <w:rsid w:val="0044686F"/>
+    <w:rsid w:val="004534E7"/>
+    <w:rsid w:val="00455A90"/>
+    <w:rsid w:val="00464D41"/>
+    <w:rsid w:val="00495C8D"/>
+    <w:rsid w:val="004C183C"/>
     <w:rsid w:val="004C18B2"/>
+    <w:rsid w:val="004D2978"/>
+    <w:rsid w:val="00542707"/>
+    <w:rsid w:val="00543C51"/>
     <w:rsid w:val="0055508C"/>
     <w:rsid w:val="00561CD4"/>
+    <w:rsid w:val="0056229D"/>
+    <w:rsid w:val="00572BB3"/>
+    <w:rsid w:val="00581960"/>
     <w:rsid w:val="005B7B9E"/>
+    <w:rsid w:val="005C5D82"/>
     <w:rsid w:val="005D16B7"/>
+    <w:rsid w:val="006071F3"/>
     <w:rsid w:val="006278A8"/>
+    <w:rsid w:val="0064070F"/>
+    <w:rsid w:val="00643385"/>
+    <w:rsid w:val="00643803"/>
+    <w:rsid w:val="00643E34"/>
     <w:rsid w:val="0066026D"/>
+    <w:rsid w:val="00663280"/>
+    <w:rsid w:val="00663C2C"/>
+    <w:rsid w:val="00664EDF"/>
+    <w:rsid w:val="006B4228"/>
     <w:rsid w:val="006E7090"/>
     <w:rsid w:val="006F66E1"/>
+    <w:rsid w:val="006F70DF"/>
+    <w:rsid w:val="00741B90"/>
+    <w:rsid w:val="00743951"/>
+    <w:rsid w:val="007551F4"/>
+    <w:rsid w:val="00762640"/>
+    <w:rsid w:val="007755AC"/>
     <w:rsid w:val="007B4074"/>
+    <w:rsid w:val="007F3112"/>
+    <w:rsid w:val="0080018E"/>
+    <w:rsid w:val="008221CB"/>
+    <w:rsid w:val="0082335E"/>
     <w:rsid w:val="00841271"/>
     <w:rsid w:val="00846EAF"/>
+    <w:rsid w:val="00862F73"/>
+    <w:rsid w:val="0086519A"/>
     <w:rsid w:val="0088247F"/>
+    <w:rsid w:val="0088383D"/>
+    <w:rsid w:val="00884C12"/>
     <w:rsid w:val="008855A4"/>
     <w:rsid w:val="008B752E"/>
+    <w:rsid w:val="008D2D8C"/>
+    <w:rsid w:val="008E7F4C"/>
     <w:rsid w:val="00943A5E"/>
+    <w:rsid w:val="00986EAF"/>
     <w:rsid w:val="0099466E"/>
+    <w:rsid w:val="009A2ED8"/>
+    <w:rsid w:val="009A57D5"/>
     <w:rsid w:val="009C3A92"/>
+    <w:rsid w:val="009D6A85"/>
+    <w:rsid w:val="00A06479"/>
+    <w:rsid w:val="00A15E7E"/>
     <w:rsid w:val="00A4008A"/>
+    <w:rsid w:val="00A617BB"/>
+    <w:rsid w:val="00A706A4"/>
+    <w:rsid w:val="00A941B0"/>
     <w:rsid w:val="00AA1DA7"/>
+    <w:rsid w:val="00AB3A05"/>
+    <w:rsid w:val="00AC025F"/>
+    <w:rsid w:val="00AC73DF"/>
+    <w:rsid w:val="00AE1B93"/>
+    <w:rsid w:val="00AE6A7C"/>
+    <w:rsid w:val="00AF4004"/>
+    <w:rsid w:val="00B10CE0"/>
+    <w:rsid w:val="00B272A8"/>
+    <w:rsid w:val="00B71B31"/>
     <w:rsid w:val="00B84C63"/>
+    <w:rsid w:val="00B95DEB"/>
     <w:rsid w:val="00BA44A9"/>
     <w:rsid w:val="00BA4A4B"/>
     <w:rsid w:val="00BC0565"/>
+    <w:rsid w:val="00BD127D"/>
     <w:rsid w:val="00BF5E60"/>
+    <w:rsid w:val="00C2482C"/>
     <w:rsid w:val="00C372FA"/>
+    <w:rsid w:val="00C73A91"/>
+    <w:rsid w:val="00C81A7A"/>
+    <w:rsid w:val="00C85FFE"/>
     <w:rsid w:val="00CA002A"/>
+    <w:rsid w:val="00CB1FFD"/>
+    <w:rsid w:val="00D00AB0"/>
+    <w:rsid w:val="00D12F1E"/>
+    <w:rsid w:val="00D22633"/>
     <w:rsid w:val="00D325FC"/>
+    <w:rsid w:val="00D32CB6"/>
     <w:rsid w:val="00D465F4"/>
+    <w:rsid w:val="00D47B54"/>
+    <w:rsid w:val="00D60F47"/>
+    <w:rsid w:val="00D72BBC"/>
     <w:rsid w:val="00D90B2A"/>
     <w:rsid w:val="00DA3066"/>
     <w:rsid w:val="00DA4DB1"/>
     <w:rsid w:val="00DD3E2C"/>
+    <w:rsid w:val="00DF7C87"/>
+    <w:rsid w:val="00E16137"/>
+    <w:rsid w:val="00E25909"/>
+    <w:rsid w:val="00E40239"/>
+    <w:rsid w:val="00E80231"/>
+    <w:rsid w:val="00E977FB"/>
     <w:rsid w:val="00EA5FC9"/>
+    <w:rsid w:val="00EA6A1D"/>
+    <w:rsid w:val="00EE1316"/>
     <w:rsid w:val="00F0056B"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F31F89"/>
+    <w:rsid w:val="00F53AF8"/>
+    <w:rsid w:val="00F95250"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="65544617"/>
+  <w14:docId w14:val="4C9155D8"/>
   <w15:docId w15:val="{31C482C4-242D-4FE4-84DE-79AF7E67A031}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8544,50 +9319,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006369EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006369EE"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="007A08AC"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="007A08AC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="008C304E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
@@ -9034,55 +9810,151 @@
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA44A9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00581960"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00581960"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textocomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00581960"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textocomentario"/>
+    <w:next w:val="Textocomentario"/>
+    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00581960"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
+    <w:name w:val="Asunto del comentario Car"/>
+    <w:basedOn w:val="TextocomentarioCar"/>
+    <w:link w:val="Asuntodelcomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00581960"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="436752822">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1468280226">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rheducol@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rheducol@udenar.edu.co" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistas.udenar.edu.co/index.php/rhec" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rheducol@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rheducol@udenar.edu.co" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistas.udenar.edu.co/index.php/rhec" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
@@ -9349,66 +10221,66 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjV8OhqDXR38BgWpVtrCpKquWIpqg==">CgMxLjAyDmguZmNrdXg1ZHN2cTZrOAByITF2V3E0bDR4UGNEclBLRlNRRmJ6WUdHMGJHaW9tUzhhVw==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>9807</Characters>
+  <Pages>8</Pages>
+  <Words>1883</Words>
+  <Characters>10362</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11566</CharactersWithSpaces>
+  <CharactersWithSpaces>12221</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Maria Tereza Alvares</dc:creator>
+  <dc:creator>RHEC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>