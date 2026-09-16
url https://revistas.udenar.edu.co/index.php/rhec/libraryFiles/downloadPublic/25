--- v0 (2025-10-20)
+++ v1 (2026-09-16)
@@ -1,8307 +1,8066 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="0FABE8E1" w14:textId="77777777" w:rsidR="007174FA" w:rsidRDefault="007174FA" w:rsidP="003751D4"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="2D7A0926" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="0097251A" w:rsidRDefault="003751D4" w:rsidP="003751D4">
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4990"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DBDB7B1" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="0097251A" w:rsidRDefault="003751D4" w:rsidP="003751D4">
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="002C189D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...12 lines deleted...]
-        <w:t>Información autor(es)</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Información </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">autor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>principal ______ o coautor (a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323CE6AE" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="0097251A" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Por favor no omita ningún dato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="a"/>
         <w:tblW w:w="8926" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2978"/>
         <w:gridCol w:w="2233"/>
         <w:gridCol w:w="3715"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="2725E288" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="656A71D5" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...5 lines deleted...]
-              <w:t>Nombres</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nombres y apellidos completos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F9DE34D" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="1A01468D" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="737041E9" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...5 lines deleted...]
-              <w:t>Apellidos</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ORCID </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(Obligatorio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="349D84ED" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="33B7B678" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFC4984" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...3 lines deleted...]
-              <w:t>ORCID</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CvLac</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(Obligatorio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="129D32EF" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="05E4F136" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29DFE38D" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nacionalidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0D29566B" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="48386E9A" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0649C8" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fecha de Nacimiento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF8F28E" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="53317DF2" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9A657F" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...11 lines deleted...]
-              <w:t>dentidad</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Documento de identidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="173479CD" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3540"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="528836D1" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB989E7" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tipo de documento de identidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="64EC265A" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="471A8795" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4EABCDE3" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Datos de correspondencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30064EC3" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dirección</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D086BBF" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="3AF5AD75" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5FD02915" w14:textId="77777777" w:rsidR="003751D4" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC4EF2F" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>País y Ciudad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5118AEC5" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="02A3EDCC" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7E0C3EF0" w14:textId="77777777" w:rsidR="003751D4" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36D76A6F" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...3 lines deleted...]
-              <w:t>Departamento, Estado o Provincia</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Correo electrónico personal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011AF7E0" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="7AC59B99" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="65E65F09" w14:textId="77777777" w:rsidR="003751D4" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51D8BCE3" w14:textId="77777777" w:rsidR="003751D4" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Correo electrónico institucional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F31F89">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2233" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No. Telefónico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02D32F2E" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="57CB4187" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09EF3D04" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...11 lines deleted...]
-              <w:t>lectrónico</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Título Académico más reciente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3A047362" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="6CCEBD74" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B9DCA76" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...5 lines deleted...]
-              <w:t>Formación Académica</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filiación Institucional </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(Institución en la cual labora)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6CD25A" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="199D548C" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52470785" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="66DA11B9" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="5D615F27" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D905BF6" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dirección de la institución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5624D08C" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="2F39DC2B" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8C4244" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Grupo de investigación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED72882" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="50731280" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59C02866" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...3 lines deleted...]
-              <w:t>Líneas de Investigación</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Línea de Investigación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3BDAB589" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="6CF36D0D" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69998826" w14:textId="77777777" w:rsidR="003751D4" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...11 lines deleted...]
-              <w:t>ealizadas en los últimos cinco años</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Publicaciones realizadas en los últimos cinco años</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4208F6DE" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51AB73B9" w14:textId="77777777" w:rsidR="003751D4" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39835E8B" w14:textId="77777777" w:rsidR="008D274B" w:rsidRDefault="008D274B" w:rsidP="003751D4">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00BF5E60" w:rsidRDefault="00BF5E60">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7FCEC845" w14:textId="77777777" w:rsidR="008D274B" w:rsidRDefault="008D274B">
-[...17 lines deleted...]
-    <w:p w14:paraId="3AE5EDBC" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="0097251A" w:rsidRDefault="003751D4" w:rsidP="003751D4">
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Información y clasificación del artículo</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="132"/>
+        <w:tblStyle w:val="a0"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="132"/>
         <w:tblW w:w="9209" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3369"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="5387"/>
+        <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="000923A0" w14:paraId="3735ECE3" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63010081" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="004B5F61" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5F61">
-[...7 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> del artículo</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Título del artículo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="387D3A64" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="000923A0" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="000923A0" w14:paraId="36D51937" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACDA326" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="004B5F61" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...4 lines deleted...]
-              <w:t>Título de la investigación de la cual se deriva el articulo</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Título de la investigación de la cual se deriva el artículo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF8A4C0" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="0097251A" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="000923A0" w14:paraId="092BEE2E" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2835270D" w14:textId="77777777" w:rsidR="003751D4" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Institución que financia el proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1A27EFEC" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="0097251A" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="000923A0" w14:paraId="257A8BC6" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="755D0C16" w14:textId="77777777" w:rsidR="003751D4" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fecha de inicio del proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA59CBC" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="0097251A" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="000923A0" w14:paraId="4AF6A678" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6950FC99" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="008F2AB5" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fecha de finalización del proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="62F77955" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="008F2AB5" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="000923A0" w14:paraId="4C398EBB" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8075" w:type="dxa"/>
+            <w:tcW w:w="8359" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="735D1558" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="0097251A" w:rsidRDefault="003751D4" w:rsidP="003751D4">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0097251A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...1 lines deleted...]
-              <w:t>Artículo de Investigación</w:t>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Artículo de Investigación científica.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...16 lines deleted...]
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> El documento debe presentar de manera detallada, clara y veraz los resultados originales de proyectos de investigación terminados. Estructura: introducción, metodología, planteamiento del problema, resultados, conclusiones y referencias bibliográficas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5508C34F" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="000923A0" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="000923A0" w14:paraId="308CC4C3" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8075" w:type="dxa"/>
+            <w:tcW w:w="8359" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="57257E63" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="0097251A" w:rsidRDefault="003751D4" w:rsidP="003751D4">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0097251A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>Artículo de Reflexión.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0097251A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0097251A">
-[...10 lines deleted...]
-              <w:t>introducción, metodología, planteamiento del problema, desarrollo, conclusiones y referencias bibliográficas</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>El documento debe presentar resultados de una investigación desde una perspectiva analítica, interpretativa o crítica del autor, sobre un tema específico, recurriendo a fuentes originales. Se caracteriza por el análisis, la discusión</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de ideas y la argumentación del autor. Estructura: introducción, metodología, planteamiento del problema, desarrollo, conclusiones y referencias bibliográficas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="546E8FBA" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="000923A0" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="000923A0" w14:paraId="660B738C" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8075" w:type="dxa"/>
+            <w:tcW w:w="8359" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="23653FCA" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="0097251A" w:rsidRDefault="003751D4" w:rsidP="003751D4">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0097251A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>Artículo de Revisión.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0097251A">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> Es un documento resultado de una investigación donde se analizan, sistematizan e integran los resultados de investigaciones publicadas o no publicadas, con fin de dar cuenta de los avances y tendencias de investigación o sugerir trabajos futuros. Debe caracterizarse por presentar una cuidadosa y amplia revisión bibliográfica de por lo menos 52 referencias bibliográficas. </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Es un documento resultado de una investigación donde se analizan, sist</w:t>
             </w:r>
-            <w:r w:rsidRPr="0097251A">
-[...3 lines deleted...]
-              <w:t>introducción, planteamiento de la temática, recuperación bibliográfica, tendencias en el campo de conocimiento, conclusiones y referencias bibliográficas.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ematizan e integran los resultados de investigaciones publicadas o no publicadas, con fin de dar cuenta de los avances y tendencias de investigación o sugerir trabajos futuros. Debe caracterizarse por presentar una cuidadosa y amplia revisión bibliográfica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de por lo menos 52 referencias bibliográficas. introducción, planteamiento de la temática, recuperación bibliográfica, tendencias en el campo de conocimiento, conclusiones y referencias bibliográficas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4CDEC7" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="000923A0" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="000923A0" w14:paraId="23D08A97" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89" w:rsidTr="004061B5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8075" w:type="dxa"/>
+            <w:tcW w:w="8359" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="605CBA6B" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="0097251A" w:rsidRDefault="003751D4" w:rsidP="003751D4">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0097251A">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Reseña de libros.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0097251A">
-[...4 lines deleted...]
-                <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Descripción o resumen de un libro publicado en el último año, dando una visión panorámica y crítica del mismo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60687EAD" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="000923A0" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1261913C" w14:textId="77777777" w:rsidR="003751D4" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="440D5E1F" w14:textId="77777777" w:rsidR="003751D4" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...29 lines deleted...]
-        <w:widowControl/>
+    <w:p w:rsidR="00561CD4" w:rsidRDefault="0099466E" w:rsidP="002C189D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="14" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contribución de</w:t>
+      </w:r>
+      <w:r w:rsidR="00846EAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l autor </w:t>
+      </w:r>
+      <w:r w:rsidR="00F176D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00846EAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">principal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y/o coautores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="006278A8" w:rsidP="006278A8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00F31F89" w:rsidSect="00CA002A">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
+          <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="284" w:footer="709" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="299"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="0099466E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arcar con una </w:t>
+      </w:r>
+      <w:r w:rsidR="002C189D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="0099466E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> según sea su contribución</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3863"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conceptualización ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2371"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Curaduría de datos ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Análisis formal ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adquisición de recursos ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investigación ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1616"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Metodología ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">En caso de presentar un </w:t>
-[...23 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Administración del proyecto ____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11302291" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...18 lines deleted...]
-        <w:t>En este documento podrá relacionar el proyecto de investigación asociado al artículo.</w:t>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1563"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recursos ____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EAAC141" w14:textId="77777777" w:rsidR="003751D4" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...18 lines deleted...]
-        <w:t>Nota: no omita ningún dato</w:t>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Software ____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C4DDBC" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Supervisión ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Validación ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visualización ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00AA1DA7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="431" w:hanging="431"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Escritura (borrador original) ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Escritura (revisión del borrador y revisión/corrección) ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AA1DA7" w:rsidRDefault="00AA1DA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00AA1DA7" w:rsidSect="00DA4DB1">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12242" w:h="15842"/>
+          <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="284" w:footer="709" w:gutter="0"/>
+          <w:cols w:num="2" w:space="562" w:equalWidth="0">
+            <w:col w:w="4139" w:space="562"/>
+            <w:col w:w="4139" w:space="0"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Autor(a) principal:</w:t>
+      </w:r>
+      <w:r w:rsidR="0088247F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Coautor (a) (es-s): ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En caso de presentar un artículo de investigación diligenciar la siguiente información:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRPr="00C372FA" w:rsidRDefault="0099466E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C372FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En este </w:t>
+      </w:r>
+      <w:r w:rsidR="00C372FA" w:rsidRPr="00C372FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apartado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C372FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podrá relacionar el proyecto de investigación asociado al artículo. N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C372FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o omita ningún dato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="a1"/>
         <w:tblW w:w="8448" w:type="dxa"/>
         <w:tblInd w:w="194" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3742"/>
         <w:gridCol w:w="4706"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="6E14E403" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="567B70B4" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>¿El proyecto tie</w:t>
-[...8 lines deleted...]
-              <w:t>ne aval institucional?</w:t>
+              <w:t>¿El proyecto tiene aval institucional?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="589F8986" w14:textId="77777777" w:rsidR="003751D4" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SI ________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>SI________ NO ________</w:t>
+              <w:t xml:space="preserve"> NO ________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="6A590487" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="327C34DC" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Institución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6204B9CE" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="64554B38" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="740F9012" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>¿Se encue</w:t>
+              <w:t xml:space="preserve">¿Se encuentra registrado en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Min</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">ntra registrado en Colciencias? </w:t>
+              <w:t>ciencias</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14170B5C" w14:textId="77777777" w:rsidR="003751D4" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SI ________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NO ________</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="531B95F9" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRPr="006E7090" w:rsidRDefault="0099466E">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...6 lines deleted...]
-              <w:t>SI________ NO ________</w:t>
+            <w:r w:rsidRPr="006E7090">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En caso de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7090">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>si</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E7090">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indicar código y demás datos de identificación </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="0B02C3E3" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37339469" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Objetivo del Proyecto</w:t>
+              <w:t>Objetivo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50D15DA8" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="78BC6283" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04218461" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Resumen del Proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14E03776" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="4DE44C41" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E1C21B7" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Observaciones del Proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48465980" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="574C9811" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4E41C3" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Justificación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="373DC21D" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="06AEB287" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3072B398" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Descripción de necesidades</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B60ABE1" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="414673D6" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7703AC12" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Repercusiones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62ED363B" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="72A65AEA" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46D6C2FE" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Metas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3803537B" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="4308D167" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72FABCEA" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Duración</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="182E4B3B" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="23F1896E" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44563462" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Valor total del Proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A2476E2" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003751D4" w:rsidRPr="00073D16" w14:paraId="01E41F73" w14:textId="77777777" w:rsidTr="003751D4">
+      <w:tr w:rsidR="00F31F89">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="043205D3" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073D16">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Valor ejecutado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E16205C" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00073D16" w:rsidRDefault="003751D4" w:rsidP="003D2FB3">
+          <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
             <w:pPr>
-              <w:pStyle w:val="titulo"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="279730D5" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00B03F4C" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E391BBE" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00B03F4C" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...10 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00BA4A4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...15 lines deleted...]
-        <w:t>Declaración de Originalidad y cesión de derechos de autor</w:t>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Declaración de Originalidad y </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Cesión de Derechos de Autor en Favor de la Universidad de Nariño</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F7F155" w14:textId="2A147835" w:rsidR="000B14E8" w:rsidRPr="000B14E8" w:rsidRDefault="000B14E8" w:rsidP="000B14E8">
-[...43 lines deleted...]
-          <w:lang w:eastAsia="es-ES"/>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La presente cesión se regirá por la legislación colombiana en materia de derechos de autor y por los tratados internacionales sobre la materia que hayan sido incorporados al ordenamiento jur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ídico colombiano e institucional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1600"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1600"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CEDENTE (S): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Nombre completo del autor y/o coautores), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en adelante CEDENTE (S).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2480"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CESIONARIO: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Revista Historia de la Educación Colombiana editada por el Doctorado en Ciencias de la Educación de la Universidad de Nariño-RUDECOLOMBIA. ISSN: 0123-7756, en línea ISSN: 2422-2348. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En adelante CESIONARIO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2480"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2480"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.fckux5dsvq6k" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La Revista Historia de la Educación Colombiana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiene como finalidad poner a su disposición el trabajo en toda su extensión, tanto directamente como a través de intermediarios, ya sea de forma impresa o electrónica. En virtud de lo previsto en las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> normas internacionales,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la Ley 23 de 1982 de la Repúbli</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ca de Colombia y demás </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">normas institucionales sobre Derechos de Autor establecidas en el reglamento de propiedad intelectual </w:t>
+      </w:r>
+      <w:r w:rsidR="005D16B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de la Universidad de Nariño</w:t>
+      </w:r>
+      <w:r w:rsidR="005D16B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aprobado mediante Acuerdo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Número 077 de 12 de diciembre de 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2480"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NOMBRE COMPLETO DEL AUTOR </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7B9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRINCIPAL </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Y/O COAUTORES </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SEGUN SEA SU CASO DILIGENCIAR POR CEPARADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, mayor de edad, identificado (a) con la cédula de ciudadanía N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________ expedida en la ciudad de ____________, con No. de pasaporte ____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D90B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del país </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________en adelante </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EL CEDENTE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, en mi calidad de: autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>coautor ______ del artículo _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________________, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delante </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EL ARTÍCULO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066026D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">postulado para posible publicación en la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Historia de la Educación Colombiana</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B14E8">
-[...22 lines deleted...]
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, volumen _____, número _______ año _______ del </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doctorado en Ciencias de la Educación de la Universidad de Nariño-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RUDECOLOMBIA</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B14E8">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="es-ES"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y las bases de datos don</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de se indexe la publicación, manifiesto mi voluntad de ceder de manera total, irrevocable y sin limitación alguna, ni territorial a título gratuito los derechos patrimoniales de autor derivados del artículo antes mencionado, a favor de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista Historia </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de la Educación Colombiana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> editada por el </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doctorado en Ciencias de la Educación de la Universidad de Nariño-R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UDECOLOMBIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0055508C" w:rsidRDefault="0055508C" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F6B26B"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Mediante el presente documento, manifiesto mi conformidad con la siguiente Declaración de originalidad y cesión de derechos de autor y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> certifico que </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL ARTÍCULO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>presentado cumple con los siguientes principios de originalidad y responsabilidad académica establecidos para su publicación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Declaración de originalidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F6B26B"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">declara (n) que </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL ARTÍCULO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>es un documento original, que todos sus contenidos son de su autoría, que es inédito, que no está siendo evaluado por otra institución y/o revista, que no ha sido publicado, total ni parcialmente, en otra revista científica y/o publicación, no ha sido cedi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>do a terceros y que no existe limitación legal o contractual que le impida autorizar su publicación o su inclusión en las bases de datos e índices en los que se encuentre la revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">declara (n) que </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no ha (n) incurrido en frau</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de científico, plagio o vicios de autoría; exime (n) de toda responsabilidad a la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Revista Historia de la Educación Colombiana y a la Universidad de Nariño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>EL CEDENTE (LOS) CEDENTES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se declara (n) como el (los) único (s) responsable (s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>asume (n) c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">umplir las obligaciones y consecuencias derivadas de cualquier acción de reivindicación, plagio o reclamación judicial o extrajudicial relacionada con el material y contenido del artículo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que al respecto pudiera sobrevenir durante la revisión, evaluación y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/o publicación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">declara(n) que ha (n) contribuido directamente con el contenido intelectual del artículo, incluida su conceptualización, curaduría de datos, análisis formal, adquisición de recursos, investigación, metodología, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>administración del proyecto, recursos, software, supervisión, validación, visualización, escritura (borrador original) y escritura (revisión del borrador y revisión/corrección), por lo cual asume la responsabilidad correspondiente y acepta que su nombre fi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gure en la lista de autores y/o coautores,  tal como se ha señalado en la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribución de los autores y/o coautores </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>de este documento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>se compromete (n) a no presentar el artículo para evaluación en otra revista y/o publicación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hasta recibir la decisión editorial por parte de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Revista Historia de la Educación Colombiana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>declara (n) no tener conflicto de interés de ningún tipo relacionado con el artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>declaran</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (n) que el artículo no contiene material cuya publicación vulnere ningún Copyright, derechos de autor, derechos personales, derechos de propiedad de terceros o entidad y que, cuando corresponda, cuenta(n) con las debidas autorizaciones para su utilización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, reproducción y publicación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="000D066D" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Cesión</w:t>
+      </w:r>
+      <w:r w:rsidR="0099466E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de derechos de autor </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En virtud de la presente cesión y en caso de que el artículo sea aprobado para publicación </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EL CEDENTE (LOS) CEDENTES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transfiere (n) al </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CESIONARIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los derechos patrimoniales de autor, conservando los derechos morales </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conforme a la legislación vigente. El contenido y el material pueden ser reproducidos, siempre y cuando se mencione y cite como fuente el artículo, el autor y la Revista Historia de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Educación Colombiana, Vol. No. año y DOI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCE5CD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">autoriza (n) al </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CESIONARIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publicar, reproducir, editar y distribuir el artículo en medios impresos, electrónicos y digitales, así como para incorporarlo en las bases de datos, índices</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, repositorios y demás sistemas de información y divulgación nacionales y/o internacionales en los que se encuentre la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">revista </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de manera ilimitada en el tiempo y </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bajo la licencia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Creative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Commons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reconocimiento-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>NoComercial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>SinDerivadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.0 Internacional (C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>C BY-NC-ND 4.0) de acuerdo con la política de acceso abierto de la Revista Historia de la Educación Colombiana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL CEDENTE (LOS) CEDENTES </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>autoriza (n) el tratamiento de sus datos personales por parte de la Universidad de Nariño, en calidad de responsab</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>le del tratamiento, de conformidad con la Ley 1581 de 2012, el Decreto 1377 de 2013 y las demás normas que los modifiquen, adicionen o sustituyan, así como con la Política de Tratamiento y Protección de Datos Personales de la Universidad de Nariño. El trat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amiento se realizará para las finalidades relacionadas con la gestión editorial y la publicación del artículo, de acuerdo con los derechos que le asisten al titular de los datos personales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>EL CESIONARIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se reserva el derecho de realizar las modificaci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ones y ajustes de forma cuando sea requerido para efectos de producción editorial, tales como: la adecuación del título del </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>artículo, la corrección de estilo, la edición y diagramación del artículo, así como la revisión y normalización de las citas y refer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">encias bibliográficas de acuerdo con las Normas y los lineamientos editoriales establecidos por la revista. Estas modificaciones se efectuarán sin alterar el sentido ni el contenido sustancial del artículo y respetando en todo momento los derechos morales </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>EL CEDENTE (LOS) CEDENTES.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCE5CD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cualquier acuerdo previo, verbal o escrito, relacionado con el objeto de la presente cesión quedará sustituido por las disposiciones contenidas en este documento y cualquier modificación a la presente cesión deberá constar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por escrito y contar con la aprobación de las partes. El trabajo no será procesado para la publicación hasta que los editores académicos reciban esta autorización diligenciada. Si el artículo no es publicado en la revista, este documento no tendrá efecto </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alguno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se firma, en señal de aceptación de las disposiciones contenidas en el presente documento a los ______ días del mes de _______________________ del año </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>20____ en la ciudad de __________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Firma (s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399ED819" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00B03F4C" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DD51425" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00B03F4C" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...48 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="127299D9" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00B03F4C" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...7 lines deleted...]
-          <w:lang w:eastAsia="es-ES_tradnl"/>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5184DB78" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00B03F4C" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...70 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>EL CEDENTE -</w:t>
+      </w:r>
+      <w:r w:rsidR="006F66E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> de la revista, Bibliotecas Virtuales, Repositorios y directorios.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>AUTOR PRINCIPAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E468ED" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00B03F4C" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...14 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nombre:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="059A403E" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00B03F4C" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...24 lines deleted...]
-        <w:t>Certifico que he contribuido directamente al contenido intelectual de este artículo, a la génesis y análisis de sus datos, por lo cual estoy en condiciones de hacerme públicamente responsable de él y acepto que mi nombre figure en la lista de autores.</w:t>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CC.:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099F2C9F" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00B03F4C" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pasaporte:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3A7F75AD" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00B03F4C" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...43 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="46D2443D" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00B03F4C" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...14 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="0B90C290" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00B03F4C" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...44 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B84BF17" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00B03F4C" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EA3B8B6" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00B03F4C" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...25 lines deleted...]
-        <w:t>Me comprometo a no presentar este artículo a otra revista para su publicación, hasta recibir la decisión de la editorial de la publicación sobre el concepto final.</w:t>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F1F26A" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00B03F4C" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>EL CEDENTE - COAUTOR</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="41ED8D3F" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00B03F4C" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...19 lines deleted...]
-        <w:t>Confirmo también que el escrito no contiene material cuya publicación viole algún Copyright u otro derecho personal o de propiedad de cualquier persona o entidad.</w:t>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nombre:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51508154" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="00B03F4C" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00F0056B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CC.:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="187E4C62" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="003751D4" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...20 lines deleted...]
-        <w:t>Se firma esta declaración a los _______ días del mes de____________ del año __________________, en la ciudad de __________________________.</w:t>
+    <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="00BC0565">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pasaporte:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40450F69" w14:textId="77777777" w:rsidR="003751D4" w:rsidRPr="003751D4" w:rsidRDefault="003751D4" w:rsidP="003751D4">
-[...164 lines deleted...]
-      </w:endnotePr>
+    <w:sectPr w:rsidR="00F31F89" w:rsidSect="00BC0565">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
-[...2 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgSz w:w="12242" w:h="15842"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="284" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ABF8D4B" w14:textId="77777777" w:rsidR="00BF7187" w:rsidRDefault="00BF7187">
+    <w:p w:rsidR="0099466E" w:rsidRDefault="0099466E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="677C4DD9" w14:textId="77777777" w:rsidR="00BF7187" w:rsidRDefault="00BF7187">
+    <w:p w:rsidR="0099466E" w:rsidRDefault="0099466E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{2C59177F-7254-4A4D-8245-9335ABC0FB14}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{3DF48C97-D422-49DE-B9BE-D42DC64CBDC6}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{83638575-77A1-4829-B144-78200E603567}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{90851B29-0139-4F28-BAF7-083050CF4B89}"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{C3A6545E-1E71-43EA-B0D8-50886F207060}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{C8BD7607-8C9C-4E7D-BEED-5F5D91C4EC39}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{75E07BFC-47CE-4C09-B7F6-65925F244F46}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{8145E6B5-23B7-484D-A81D-8CB41F3C1E7B}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="31A8CA82" w14:textId="77777777" w:rsidR="00352DBE" w:rsidRDefault="00352DBE" w:rsidP="00352DBE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00EA5FC9" w:rsidRDefault="00B84C63" w:rsidP="00EA5FC9">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:eastAsia="es-CO"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A24AA9A" wp14:editId="2BB19B1B">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16FF77C7" wp14:editId="61A2BC1F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-13620</wp:posOffset>
+                <wp:posOffset>-4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>24130</wp:posOffset>
+                <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="5652000" cy="0"/>
-              <wp:effectExtent l="0" t="0" r="25400" b="19050"/>
+              <wp:extent cx="5651500" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="AutoShape 21"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="5652000" cy="0"/>
+                        <a:ext cx="5651500" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6421B557" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+            <v:shapetype w14:anchorId="165B8556" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
-            <v:shape id="AutoShape 21" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.05pt;margin-top:1.9pt;width:445.05pt;height:0;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlcLquHgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7ByhyQ0sGxEWK0S6GXb&#10;Iu32BxjbIVYTj2UbElT1v3fsAO1uL1XVi2NnZt58vDerh6FryUkYK0EVUTpNIiIUAy7VoYi+vmwn&#10;y4hYRxWnLShRRGdho4f1+3erXudiBg20XBiCIMrmvS6ixjmdx7FljeionYIWCo01mI46fJpDzA3t&#10;Eb1r41mSLOIeDNcGmLAW/1ajMVoH/LoWzH2payscaYsIa3PhNOHc+zNer2h+MFQ3kl3KoP9QRUel&#10;wqQ3qIo6So5G/gHVSWbAQu2mDLoY6loyEXrAbtLkTTfPDdUi9ILDsfo2Jvv/YNnn084QyZG7iCja&#10;IUWPRwchM5mlfj69tjm6lWpnfIdsUM/6Cdg3SxSUDVUHEbxfzhqDQ0T8KsQ/rMYs+/4TcPShmCAM&#10;a6hN5yFxDGQInJxvnIjBEYY/54s58ozUsastpvk1UBvrPgroiL8UkXWGykPjSlAKmQeThjT09GQd&#10;NoKB1wCfVcFWtm0QQKtIj7XP7jCRN1loJffW8PBaFGVryImiitww9vjGy8BR8QDWCMo3l7ujsh3v&#10;mLxVHg4bw3Iut1Ej3++T+81ys8wm2WyxmWRJVU0et2U2WWzTu3n1oSrLKv3hK0uzvJGcC+WLu+o1&#10;zf5OD5fNGZV2U+xtDPFr9DAvLPb6DUUHZj2Zoyz2wM8740frSUaJBufLOvkd+P0dvH4t/fonAAAA&#10;//8DAFBLAwQUAAYACAAAACEAZDgWTdgAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3FqnQSpRiFNBpfYMbbm78TaJGq8t203C37NwgeNoRjNvqs1sBzFiiL0jBatlBgKpcaan&#10;VsHpuFsUIGLSZPTgCBV8YYRNfX9X6dK4iT5wPKRWcAnFUivoUvKllLHp0Oq4dB6JvYsLVieWoZUm&#10;6InL7SDzLFtLq3vihU573HbYXA83q+Dz/TKv4377dj0+jyH53T7zU67U48P8+gIi4Zz+wvCDz+hQ&#10;M9PZ3chEMShY5CtOKnjiA2wXRcHXzr9a1pX8j19/AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhACVwuq4eAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAGQ4Fk3YAAAABgEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
+            <v:shape id="AutoShape 21" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.35pt;margin-top:-.05pt;width:445pt;height:0;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgnfj7HgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7ByhyQ0sGxEWK0S6GXb&#10;Iu32BxjbIVYTj2UbElT1v3fsAO1uL1XVi2NnZt58vDerh6FryUkYK0EVUTpNIiIUAy7VoYi+vmwn&#10;y4hYRxWnLShRRGdho4f1+3erXudiBg20XBiCIMrmvS6ixjmdx7FljeionYIWCo01mI46fJpDzA3t&#10;Eb1r41mSLOIeDNcGmLAW/1ajMVoH/LoWzH2payscaYsIa3PhNOHc+zNer2h+MFQ3kl3KoP9QRUel&#10;wqQ3qIo6So5G/gHVSWbAQu2mDLoY6loyEXrAbtLkTTfPDdUi9ILDsfo2Jvv/YNnn084QyZG7iCja&#10;IUWPRwchM5mlfj69tjm6lWpnfIdsUM/6Cdg3SxSUDVUHEbxfzhqDQ0T8KsQ/rMYs+/4TcPShmCAM&#10;a6hN5yFxDGQInJxvnIjBEYY/54t5Ok+QOna1xTS/Bmpj3UcBHfGXIrLOUHloXAlKIfNg0pCGnp6s&#10;w0Yw8BrgsyrYyrYNAmgV6bH22R0m8iYLreTeGh5ei6JsDTlRVJEbxh7feBk4Kh7AGkH55nJ3VLbj&#10;HZO3ysNhY1jO5TZq5Pt9cr9ZbpbZJJstNpMsqarJ47bMJottejevPlRlWaU/fGVpljeSc6F8cVe9&#10;ptnf6eGyOaPSboq9jSF+jR7mhcVev6HowKwnc5TFHvh5Z/xoPcko0eB8WSe/A7+/g9evpV//BAAA&#10;//8DAFBLAwQUAAYACAAAACEAZJEvPdgAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE&#10;70j8g7VI3FqnRWpDiFNBpfYMbbm78TaJGq8t203C37NwgdNoNKOZV24m24sBQ+wcKVjMMxBItTMd&#10;NQpOx90sBxGTJqN7R6jgCyNsqvu7UhfGjfSBwyE1gkcoFlpBm5IvpIx1i1bHufNInF1csDqxDY00&#10;QY88bnu5zLKVtLojfmi1x22L9fVwswo+3y/TKu63b9fjegjJ7/aZH5dKPT5Mry8gEk7prww/+IwO&#10;FTOd3Y1MFL2C2ZqLLAsQnOb58xOI86+XVSn/01ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAKCd+PseAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAGSRLz3YAAAABQEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...5 lines deleted...]
-        <w:w w:val="90"/>
+    <w:r w:rsidR="0099466E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-13619</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>17780</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="0" cy="12700"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1627050753" name="Conector recto de flecha 1627050753"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="2520000" y="3780000"/>
+                        <a:ext cx="5652000" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="straightConnector1">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="12700" cap="flat" cmpd="sng">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:prstDash val="solid"/>
+                        <a:round/>
+                        <a:headEnd type="none" w="med" len="med"/>
+                        <a:tailEnd type="none" w="med" len="med"/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="639CABD0" id="Conector recto de flecha 1627050753" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.05pt;margin-top:1.4pt;width:0;height:1pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATp6RI7gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107sh2tvM7Bbnqp&#10;Wkttf8AEhl1UvgTEa//7DthN0vYSRb3AADNv3rwZNncna9gRY9Le9Xw+azlDJ7zUbuj5j+/3H245&#10;SxmcBOMd9vyMid9t37/bTKHDhR+9kRgZgbjUTaHnY86ha5okRrSQZj6go0flo4VMxzg0MsJE6NY0&#10;i7ZdNZOPMkQvMCW63V8e+bbiK4Uif1UqYWam58Qt1zXW9aGszXYD3RAhjFpcacAbWFjQjpI+Qe0h&#10;A3uM+h8oq0X0yas8E942XiktsNZA1czbv6r5NkLAWguJk8KTTOn/wYovx0NkWlLvVot1u2zXyxvO&#10;HFjq1Y46JrKPLJaNSWTKoBiBvXAl/aaQOoLZuUO8nlI4xCLGSUVbdiqTnXq+WFLHWurCuec369tq&#10;V/3xlJkgh+WqenAmyKP2pnkGCTHlT+gtK0bPU46ghzETyQvLedUfjp9TJlAK/B1QGDh/r42pyYxj&#10;E1VLxRITATRzykAm0wZSIbmh4iRvtCwxJbpOI+5MZEegOZI/52VuKMUfXiXfHtJ4capPl/GK/tHJ&#10;mntEkB+dZPkcSF9H+vJCxqLkzCB9oGJVzwzavMaTSBhHXEoTLrIX68HLc+1GvafRqWyvY15m8+W5&#10;Rj9/xu0vAAAA//8DAFBLAwQUAAYACAAAACEArBXbktoAAAAFAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBSE74L/YXmCF2k3jaWWmJdSRI9SrYLXTfY1iWbfhuymTf+9Ty96HGaY+SbfTK5TRxpC&#10;6xlhMU9AEVfetlwjvL89zdagQjRsTeeZEM4UYFNcXuQms/7Er3Tcx1pJCYfMIDQx9pnWoWrImTD3&#10;PbF4Bz84E0UOtbaDOUm563SaJCvtTMuy0JieHhqqvvajQ1g9fo7Ls33+2L1sb2/K3VQeRneHeH01&#10;be9BRZriXxh+8AUdCmEq/cg2qA5hli4kiZDKAbF/ZYmwXIMucv2fvvgGAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAE6ekSO4BAADUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEArBXbktoAAAAFAQAADwAAAAAAAAAAAAAAAABIBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00EA5FC9">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3B17DF42" wp14:editId="1DDCB355">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>3031</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>17780</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="0" cy="12700"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="21" name="Conector recto de flecha 21"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="2556000" y="3780000"/>
+                        <a:ext cx="5580000" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="straightConnector1">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="12700" cap="flat" cmpd="sng">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:prstDash val="solid"/>
+                        <a:round/>
+                        <a:headEnd type="none" w="med" len="med"/>
+                        <a:tailEnd type="none" w="med" len="med"/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="17E2CAD8" id="Conector recto de flecha 21" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:.25pt;margin-top:1.4pt;width:0;height:1pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABN5XG5QEAAMQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKi7q6qpntoWS4I&#10;KgE/YNaeJBb+0tjbtP+esVN2+bggxMUZ2zPP772ZbO/PzooTUjLBd3K5aKVAr4I2fujk1y8Pb+6k&#10;SBm8Bhs8dvKCSd7vXr/aTnGDqzAGq5EEg/i0mWInx5zjpmmSGtFBWoSIni/7QA4yb2loNMHE6M42&#10;q7a9aaZAOlJQmBKfHuZLuav4fY8qf+r7hFnYTjK3XFeq62NZm90WNgNBHI260oB/YOHAeH70GeoA&#10;GcQTmT+gnFEUUujzQgXXhL43CqsGVrNsf1PzeYSIVQubk+KzTen/waqPpyMJozu5WkrhwXGP9twp&#10;lQMJKh+hUfQW1QiCU9ivKaYNl+39ka67FI9UxJ97cuXLssSZEdfrm7Zl1y+dfHt7x+HVbzxnoThh&#10;vZ4PheKMete8gERK+T0GJ0rQyZQJzDBmJjezW1a/4fQhZabBhT8KCgMfHoy1tbnWi4knc3VbmCjg&#10;GestZA5dZNXJDxUnBWt0qSnVdfpwb0mcgOdGf6u6+Ylfssp7B0jjnFSv5nGi8OR1fXtE0O+8FvkS&#10;2VfPvspCxqGWwiL/MCWqmRmM/ZtMJmE9yy1NmG0v0WPQl9qNes6jUg25jnWZxZ/3tfrl59t9BwAA&#10;//8DAFBLAwQUAAYACAAAACEAiI3Y79cAAAABAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU/CQBCF&#10;7yb8h82QeCGyFRFJ7ZQQo0eDoonXbXdoq93ZpruF8u8dT3h8eS/f+7LN6Fp1pD40nhFu5wko4tLb&#10;hiuEz4+XmzWoEA1b03omhDMF2OSTq8yk1p/4nY77WCmBcEgNQh1jl2odypqcCXPfEUt38L0zUWJf&#10;adubk8BdqxdJstLONCwPtenoqabyZz84hNXz97A829ev3dv2blbsxuIwuAfE6+m4fQQVaYyXMfzp&#10;izrk4lT4gW1QLcK97BAWoi+lhAJhuQadZ/q/ef4LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAATeVxuUBAADEAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAiI3Y79cAAAABAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00EA5FC9">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-    </w:pPr>
-[...3 lines deleted...]
-        <w:w w:val="90"/>
+      <w:t>Universidad de Nariño</w:t>
+    </w:r>
+    <w:r w:rsidR="00EA5FC9">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Universidad de Nariño</w:t>
-[...4 lines deleted...]
-        <w:w w:val="90"/>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="009C3A92">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00AE1D94" w:rsidRPr="00AE1D94">
-[...2 lines deleted...]
-        <w:w w:val="90"/>
+    <w:r w:rsidR="009C3A92">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00AE1D94">
-[...2 lines deleted...]
-        <w:w w:val="90"/>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="009C3A92" w:rsidRPr="007A2109">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>http://revistas.udenar.edu.co/index.php/rhec</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidR="00EA5FC9">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidRPr="00AE1D94">
+    <w:r w:rsidR="00EA5FC9">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="009C3A92">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00EA5FC9">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Indexada y/o alojada en:</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00EA5FC9" w:rsidRDefault="00EA5FC9" w:rsidP="00EA5FC9">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:ind w:right="51"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Calle 8ª No. 33 – 127-Sede VIIS</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidRPr="006E09F4">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:w w:val="90"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>http://revistas.udenar.edu.co/index.php/rhec</w:t>
+        <w:t>rheducol@udenar.edu.co</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="006A5143" w:rsidRPr="00AE1D94">
-[...2 lines deleted...]
-        <w:w w:val="90"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00AE1D94">
-[...2 lines deleted...]
-        <w:w w:val="90"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00AE1D94">
-[...2 lines deleted...]
-        <w:w w:val="90"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Indizada y/o alojada en:</w:t>
-[...12 lines deleted...]
-        <w:w w:val="90"/>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-    </w:pPr>
-[...4 lines deleted...]
-        <w:w w:val="90"/>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Calle 8ª No. 33 </w:t>
-[...5 lines deleted...]
-        <w:w w:val="90"/>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>–</w:t>
-[...5 lines deleted...]
-        <w:w w:val="90"/>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 127</w:t>
-[...5 lines deleted...]
-        <w:w w:val="90"/>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>-Sede-VIIS</w:t>
-[...5 lines deleted...]
-        <w:w w:val="90"/>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...3 lines deleted...]
-        <w:w w:val="90"/>
+      <w:t xml:space="preserve">LATINDEX - DIALNET </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00EA5FC9" w:rsidRDefault="00EA5FC9" w:rsidP="00EA5FC9">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Bloque 5, piso 2, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>of</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>. 205</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidRPr="00AE1D94">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r w:rsidRPr="006E09F4">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:w w:val="90"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>rheducol@udenar.edu.co</w:t>
+        <w:t>rheducol@gmail.com</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00AE1D94">
-[...2 lines deleted...]
-        <w:w w:val="90"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:tab/>
-[...4 lines deleted...]
-        <w:w w:val="90"/>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00AE1D94" w:rsidRPr="00AE1D94">
-[...2 lines deleted...]
-        <w:w w:val="90"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00AE1D94">
-[...2 lines deleted...]
-        <w:w w:val="90"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00AE1D94" w:rsidRPr="00AE1D94">
-[...2 lines deleted...]
-        <w:w w:val="90"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00AE1D94">
-[...2 lines deleted...]
-        <w:w w:val="90"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">LATINDEX - DIALNET </w:t>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>PUBLINDEX-Reconocida</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5A68B0D9" w14:textId="77777777" w:rsidR="00352DBE" w:rsidRPr="00AE1D94" w:rsidRDefault="00352DBE" w:rsidP="00317548">
+  <w:p w:rsidR="00EA5FC9" w:rsidRDefault="00EA5FC9" w:rsidP="00EA5FC9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="left" w:pos="1701"/>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="left" w:pos="2835"/>
         <w:tab w:val="left" w:pos="3402"/>
         <w:tab w:val="left" w:pos="3969"/>
       </w:tabs>
-      <w:ind w:right="26"/>
-[...2 lines deleted...]
-        <w:w w:val="90"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00AE1D94">
-[...2 lines deleted...]
-        <w:w w:val="90"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Bloque 5, piso 2, </w:t>
-[...5 lines deleted...]
-        <w:w w:val="90"/>
+      <w:t>San Juan de Pasto, Colombia</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E" w:rsidP="004C18B2">
+    <w:pPr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidR="007B4074">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="007B4074">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="000D066D" w:rsidRDefault="000D066D" w:rsidP="000D066D">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>of</w:t>
-[...5 lines deleted...]
-        <w:w w:val="90"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-      </w:rPr>
-[...5 lines deleted...]
-        <w:w w:val="90"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51B6A0B6" wp14:editId="66403F34">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-4445</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5651500" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="AutoShape 21"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr>
+                      <a:cxnSpLocks noChangeShapeType="1"/>
+                    </wps:cNvCnPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5651500" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="straightConnector1">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="12700">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:round/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:noFill/>
+                          </a14:hiddenFill>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="73EE857C" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+            </v:shapetype>
+            <v:shape id="AutoShape 21" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.35pt;margin-top:-.05pt;width:445pt;height:0;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsSVqEHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDuie3UyWatOKuVnfSy&#10;bSPt9gMI4BgVAwISO6r67x1wkna3l6rqBYNn5s2bmTerh6GT6MStE1qVOJumGHFFNRPqUOKvL9vJ&#10;EiPniWJEasVLfOYOP6zfv1v1puAz3WrJuEUAolzRmxK33psiSRxteUfcVBuuwNho2xEPT3tImCU9&#10;oHcymaXpIum1ZcZqyp2Dv/VoxOuI3zSc+i9N47hHssTAzcfTxnMfzmS9IsXBEtMKeqFB/oFFR4SC&#10;pDeomniCjlb8AdUJarXTjZ9S3SW6aQTlsQaoJkvfVPPcEsNjLdAcZ25tcv8Pln4+7SwSrMRzjBTp&#10;YESPR69jZjTLQn964wpwq9TOhgrpoJ7Nk6bfHFK6aok68Oj9cjYQHCOSVyHh4Qxk2fefNAMfAgli&#10;s4bGdgES2oCGOJPzbSZ88IjCz/lins1TGB292hJSXAONdf4j1x0KlxI7b4k4tL7SSsHktc1iGnJ6&#10;ch4KgcBrQMiq9FZIGQUgFeqB++wOEgWT01KwYI2PoEVeSYtOBFTkh7HGN15WHxWLYC0nbHO5eyLk&#10;eIfkUgU4KAzoXG6jRr7fp/eb5WaZT/LZYjPJ07qePG6rfLLYZnfz+kNdVXX2IzDL8qIVjHEVyF31&#10;muV/p4fL5oxKuyn21obkNXrsF5C9fiPpONkwzFEWe83OOxtaG4YMEo3Ol3UKO/D7O3r9Wvr1TwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGSRLz3YAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQ&#10;RO9I/IO1SNxap0VqQ4hTQaX2DG25u/E2iRqvLdtNwt+zcIHTaDSjmVduJtuLAUPsHClYzDMQSLUz&#10;HTUKTsfdLAcRkyaje0eo4AsjbKr7u1IXxo30gcMhNYJHKBZaQZuSL6SMdYtWx7nzSJxdXLA6sQ2N&#10;NEGPPG57ucyylbS6I35otcdti/X1cLMKPt8v0yrut2/X43oIye/2mR+XSj0+TK8vIBJO6a8MP/iM&#10;DhUznd2NTBS9gtmaiywLEJzm+fMTiPOvl1Up/9NX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBsSVqEHwIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBkkS892AAAAAUBAAAPAAAAAAAAAAAAAAAAAHkEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="49C5ACF8" wp14:editId="3F898255">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-13619</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>17780</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="0" cy="12700"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="Conector recto de flecha 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="2520000" y="3780000"/>
+                        <a:ext cx="5652000" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="straightConnector1">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="12700" cap="flat" cmpd="sng">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:prstDash val="solid"/>
+                        <a:round/>
+                        <a:headEnd type="none" w="med" len="med"/>
+                        <a:tailEnd type="none" w="med" len="med"/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="4E4443E0" id="Conector recto de flecha 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.05pt;margin-top:1.4pt;width:0;height:1pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqjEow5AEAAMIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOUzEM3SPxD1H29LZF0xlVvZ1Fy7BB&#10;UAn4AE/i3BuRl5xMb/v3OGmZ4bFBiE3iJPbx8bGzuT95J45I2cbQy8VsLgUGFbUNQy+/fnl4cydF&#10;LhA0uBiwl2fM8n77+tVmSmtcxjE6jSQYJOT1lHo5lpLWXZfViB7yLCYM/GgieSh8pKHTBBOje9ct&#10;5/NVN0XSiaLCnPl2f3mU24ZvDKryyZiMRbheMrfSVmrrY1277QbWA0EarbrSgH9g4cEGTvoMtYcC&#10;4onsH1DeKoo5mjJT0XfRGKuw1cDVLOa/VfN5hIStFhYnp2eZ8v+DVR+PBxJW93IlRQDPLdpxo1SJ&#10;JKhuQqMwDtUIYlXVmlJec9AuHOh6yulAtfSTIV93Lkqcerm84f7MWfNzL9/e3jW7qY2nIhQ73Kya&#10;hxSKPVonuheQRLm8x+hFNXqZC4EdxsLcLuQWTW04fsiFQTnwR0BlEOKDda4lc0FMPJfL28pEAU+Y&#10;cVDY9IlrzmFoODk6q2tMjW6zhztH4gg8NfrbotbNKX7xqvn2kMeLU3u6DBPFp6Bb7hFBvwtalHNi&#10;WQPLKisZj1oKh/xdqtU8C1j3N55MwgXmUptwkb1aj1GfWzfaPQ9KY3sd6jqJP59b9MvX234HAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCsFduS2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITv&#10;gv9heYIXaTeNpZaYl1JEj1KtgtdN9jWJZt+G7KZN/71PL3ocZpj5Jt9MrlNHGkLrGWExT0ARV962&#10;XCO8vz3N1qBCNGxN55kQzhRgU1xe5Caz/sSvdNzHWkkJh8wgNDH2mdahasiZMPc9sXgHPzgTRQ61&#10;toM5SbnrdJokK+1My7LQmJ4eGqq+9qNDWD1+jsuzff7YvWxvb8rdVB5Gd4d4fTVt70FFmuJfGH7w&#10;BR0KYSr9yDaoDmGWLiSJkMoBsX9libBcgy5y/Z+++AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAqjEow5AEAAMIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCsFduS2gAAAAUBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" strokecolor="black [3200]" strokeweight="1pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1959C15C" wp14:editId="235BAF08">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>3031</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>17780</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="0" cy="12700"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="7" name="Conector recto de flecha 7"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="2556000" y="3780000"/>
+                        <a:ext cx="5580000" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="straightConnector1">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="12700" cap="flat" cmpd="sng">
+                        <a:solidFill>
+                          <a:schemeClr val="dk1"/>
+                        </a:solidFill>
+                        <a:prstDash val="solid"/>
+                        <a:round/>
+                        <a:headEnd type="none" w="med" len="med"/>
+                        <a:tailEnd type="none" w="med" len="med"/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="6828EDE6" id="Conector recto de flecha 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:.25pt;margin-top:1.4pt;width:0;height:1pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkbHsv5QEAAMIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815JdOA4EyznYTS9F&#10;a6DtB0y4SES4YchY9t93SLlJl0tR5EIOyVnevHnc3p2dZSeFyQTf8+Wi5Ux5EaTxQ8+/f7t/d8tZ&#10;yuAl2OBVzy8q8bvd2zfbKXZqFcZgpUJGSXzqptjzMefYNU0So3KQFiEqT486oINMRxwaiTBRdmeb&#10;VdveNFNAGTEIlRLdHuZHvqv5tVYif9E6qcxszwlbrivW9aGszW4L3YAQRyOuMOA/UDgwnoo+pzpA&#10;BvaE5q9UzggMKei8EME1QWsjVO2Bulm2f3TzdYSoai9ETorPNKXXSys+n47IjOz5hjMPjka0p0GJ&#10;HJBh2ZhUTFslRmCbwtYUU0dBe3/E6ynFI5bWzxpd2akpdu75ar2+aVvi/NLz95tbMq9sq3NmghzW&#10;6/mSCfKob81Lkogpf1TBsWL0PGUEM4yZsM3glpVtOH1KmWBQ4M+AgsCHe2NtHa31bCJdrjYFiQBS&#10;mLaQyXSRek5+qHlSsEaWmBJdtaf2FtkJSDXycVn6phK/eZV6B0jj7FSfZjFhePKy1h4VyA9esnyJ&#10;RKsnWnkB45TkzCr6LsWqnhmM/RdPAmE9YSlDmGkv1kOQlzqNek9CqWivoi5K/PVco1++3u4HAAAA&#10;//8DAFBLAwQUAAYACAAAACEAiI3Y79cAAAABAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU/CQBCF&#10;7yb8h82QeCGyFRFJ7ZQQo0eDoonXbXdoq93ZpruF8u8dT3h8eS/f+7LN6Fp1pD40nhFu5wko4tLb&#10;hiuEz4+XmzWoEA1b03omhDMF2OSTq8yk1p/4nY77WCmBcEgNQh1jl2odypqcCXPfEUt38L0zUWJf&#10;adubk8BdqxdJstLONCwPtenoqabyZz84hNXz97A829ev3dv2blbsxuIwuAfE6+m4fQQVaYyXMfzp&#10;izrk4lT4gW1QLcK97BAWoi+lhAJhuQadZ/q/ef4LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAZGx7L+UBAADCAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAiI3Y79cAAAABAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:tab/>
-[...4 lines deleted...]
-        <w:w w:val="90"/>
+      <w:t>Universidad de Nariño</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00AE1D94">
-[...2 lines deleted...]
-        <w:w w:val="90"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:hyperlink r:id="rId3" w:history="1">
-      <w:r w:rsidRPr="00AE1D94">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="007A2109">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:w w:val="90"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>rheducol@gmail.com</w:t>
+        <w:t>http://revistas.udenar.edu.co/index.php/rhec</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00AE1D94">
-[...2 lines deleted...]
-        <w:w w:val="90"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>Indexada y/o alojada en:</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="000D066D" w:rsidRDefault="000D066D" w:rsidP="000D066D">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:ind w:right="51"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Calle 8ª No. 33 – 127-Sede VIIS</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidRPr="006E09F4">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>rheducol@udenar.edu.co</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">LATINDEX - DIALNET </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="000D066D" w:rsidRDefault="000D066D" w:rsidP="000D066D">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Bloque 5, piso 2, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>of</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>. 205</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r w:rsidRPr="006E09F4">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>rheducol@gmail.com</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>PUBLINDEX-Reconocida</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="7D555D81" w14:textId="77777777" w:rsidR="00352DBE" w:rsidRPr="00AE1D94" w:rsidRDefault="00352DBE" w:rsidP="00317548">
+  <w:p w:rsidR="000D066D" w:rsidRDefault="000D066D" w:rsidP="000D066D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="left" w:pos="1701"/>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="left" w:pos="2835"/>
         <w:tab w:val="left" w:pos="3402"/>
         <w:tab w:val="left" w:pos="3969"/>
       </w:tabs>
-      <w:ind w:right="26"/>
-[...2 lines deleted...]
-        <w:w w:val="90"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00AE1D94">
-[...2 lines deleted...]
-        <w:w w:val="90"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>San Juan de Pasto, Colombia</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4EF1148D" w14:textId="77777777" w:rsidR="00352DBE" w:rsidRPr="00AE1D94" w:rsidRDefault="00000000">
+  <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:w w:val="90"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:sdt>
-[...50 lines deleted...]
-    </w:sdt>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidR="007B4074">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="007B4074">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D775DF1" w14:textId="77777777" w:rsidR="00BF7187" w:rsidRDefault="00BF7187">
+    <w:p w:rsidR="0099466E" w:rsidRDefault="0099466E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63446CC7" w14:textId="77777777" w:rsidR="00BF7187" w:rsidRDefault="00BF7187">
+    <w:p w:rsidR="0099466E" w:rsidRDefault="0099466E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="58302EA9" w14:textId="77777777" w:rsidR="00E94AE2" w:rsidRDefault="00DF1F46" w:rsidP="0037271E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00F31F89" w:rsidRDefault="0088247F">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
+        <w:bCs/>
         <w:color w:val="365F91"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-        <w:b/>
         <w:noProof/>
-        <w:color w:val="365F91"/>
-[...2 lines deleted...]
-        <w:lang w:eastAsia="es-CO"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3187502F" wp14:editId="2F1BD9B7">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>145415</wp:posOffset>
+            <wp:posOffset>4708525</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>34290</wp:posOffset>
+            <wp:posOffset>25400</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2118360" cy="899795"/>
+          <wp:extent cx="902970" cy="899795"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="18" name="Imagen 18" descr="C:\Users\Secretaria01\AppData\Local\Temp\Temp1_Escudos udenar Manual de Identidad.zip\Escudo_Aplicaciones_Udenar_2022(1)\Escudo_Aplicaciones_Udenar_2022(1)-1.png"/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:docPr id="2" name="image4.png" descr="Logo Revista HIstoria de la Educación Colombiana-2018"/>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="18" name="Imagen 18" descr="C:\Users\Secretaria01\AppData\Local\Temp\Temp1_Escudos udenar Manual de Identidad.zip\Escudo_Aplicaciones_Udenar_2022(1)\Escudo_Aplicaciones_Udenar_2022(1)-1.png"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name="image4.png" descr="Logo Revista HIstoria de la Educación Colombiana-2018"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
-[...17 lines deleted...]
-                  <a:stretch/>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2118360" cy="899795"/>
+                    <a:ext cx="902970" cy="899795"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...7 lines deleted...]
-                  </a:extLst>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-        <w:b/>
         <w:noProof/>
-        <w:color w:val="365F91"/>
-[...2 lines deleted...]
-        <w:lang w:eastAsia="es-CO"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A7C15A0" wp14:editId="6556744A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3747135</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>38100</wp:posOffset>
+            <wp:posOffset>23451</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="925830" cy="899160"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="19" name="Imagen 19"/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:docPr id="3" name="image3.png"/>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="19" name="Imagen 19"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name="image3.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId2"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="925830" cy="899160"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+    <w:r w:rsidR="0099466E">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
+        <w:bCs/>
         <w:noProof/>
         <w:color w:val="365F91"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
-        <w:lang w:eastAsia="es-CO"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40B81A91" wp14:editId="71E004CA">
+        <wp:inline distT="114300" distB="114300" distL="114300" distR="114300">
+          <wp:extent cx="2038350" cy="834707"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="4" name="image2.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image2.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3"/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2038350" cy="834707"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="365F91"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00F31F89" w:rsidRPr="00DD3E2C" w:rsidRDefault="0099466E">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00DD3E2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
+      </w:rPr>
+      <w:t>Revista Historia de la Educación Colombiana-RHEC</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4420"/>
+        <w:tab w:val="right" w:pos="8840"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>Impresa ISSN 0123-7756 – En línea ISSN: 2422-2348</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8840"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>Doctorado en Ciencias de la Educación-Universidad de Nariño-RUDECOLOMBIA</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="008B752E" w:rsidRDefault="008B752E" w:rsidP="008B752E">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8840"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00F31F89" w:rsidRPr="00DD3E2C" w:rsidRDefault="000E710A">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00DD3E2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Formato para solicitud de Publicación de Artículos</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8840"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="365F91"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4708525</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>33115</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="902970" cy="899795"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="20" name="Imagen 20" descr="Logo Revista HIstoria de la Educación Colombiana-2018"/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:docPr id="1627050758" name="image4.png" descr="Logo Revista HIstoria de la Educación Colombiana-2018"/>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="20" name="Imagen 20" descr="Logo Revista HIstoria de la Educación Colombiana-2018"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name="image4.png" descr="Logo Revista HIstoria de la Educación Colombiana-2018"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId4">
-[...17 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="902970" cy="899795"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>3747135</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>38100</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="925830" cy="899160"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1627050754" name="image3.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image3.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="925830" cy="899160"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>145414</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>34290</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2118360" cy="899795"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1627050756" name="image1.png" descr="C:\Users\Secretaria01\AppData\Local\Temp\Temp1_Escudos udenar Manual de Identidad.zip\Escudo_Aplicaciones_Udenar_2022(1)\Escudo_Aplicaciones_Udenar_2022(1)-1.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image1.png" descr="C:\Users\Secretaria01\AppData\Local\Temp\Temp1_Escudos udenar Manual de Identidad.zip\Escudo_Aplicaciones_Udenar_2022(1)\Escudo_Aplicaciones_Udenar_2022(1)-1.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3"/>
+                  <a:srcRect l="57099" t="63021" r="12123" b="27238"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2118360" cy="899795"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="4B7AEEB2" w14:textId="77777777" w:rsidR="00E94AE2" w:rsidRDefault="00E94AE2" w:rsidP="0037271E">
+  <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
+        <w:bCs/>
         <w:color w:val="365F91"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="462412AF" w14:textId="77777777" w:rsidR="006E5E0E" w:rsidRDefault="006E5E0E" w:rsidP="0037271E">
+  <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
+        <w:bCs/>
         <w:color w:val="365F91"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="70ED8C41" w14:textId="77777777" w:rsidR="006E5E0E" w:rsidRDefault="006E5E0E" w:rsidP="0037271E">
+  <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
+        <w:bCs/>
         <w:color w:val="365F91"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="642A7ACB" w14:textId="77777777" w:rsidR="007174FA" w:rsidRDefault="007174FA" w:rsidP="008A6B57">
+  <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
-        <w:spacing w:val="-20"/>
-        <w:w w:val="90"/>
+        <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4CB5AE37" w14:textId="77777777" w:rsidR="00310BCA" w:rsidRPr="00DF1F46" w:rsidRDefault="00F52DBE" w:rsidP="008A6B57">
+  <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
-        <w:spacing w:val="-20"/>
-        <w:w w:val="90"/>
+        <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DF1F46">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
-        <w:spacing w:val="-20"/>
-        <w:w w:val="90"/>
+        <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>Revista Historia de la Educación Colombiana</w:t>
-[...21 lines deleted...]
-      <w:t>RHEC</w:t>
+      <w:t>Revista Historia de la Educación Colombiana-RHEC</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="70E9401B" w14:textId="77777777" w:rsidR="00310BCA" w:rsidRPr="00DF1F46" w:rsidRDefault="00141F71" w:rsidP="009F5BE9">
+  <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4420"/>
         <w:tab w:val="right" w:pos="8840"/>
       </w:tabs>
-      <w:spacing w:line="200" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:w w:val="90"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:w w:val="90"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">Impresa ISSN 0123-7756 – En línea ISSN: </w:t>
-[...9 lines deleted...]
-      <w:t>2422-2348</w:t>
+      <w:t>Impresa ISSN 0123-7756 – En línea ISSN: 2422-2348</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F4D3AA1" w14:textId="77777777" w:rsidR="00637E3E" w:rsidRDefault="001220EB" w:rsidP="00141F71">
+  <w:p w:rsidR="00F31F89" w:rsidRDefault="0099466E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8840"/>
       </w:tabs>
-      <w:spacing w:line="200" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:w w:val="90"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DF1F46">
-[...3 lines deleted...]
-        <w:w w:val="90"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>Doctorado en Ciencias de la Educación</w:t>
-[...19 lines deleted...]
-      <w:t>Universidad de Nariño-RUDECOLOMBIA</w:t>
+      <w:t>Doctorado en Ciencias de la Educación-Universidad de Nariño-RUDECOLOMBIA</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="10CEFED8" w14:textId="77777777" w:rsidR="00141F71" w:rsidRPr="00DF1F46" w:rsidRDefault="00141F71" w:rsidP="00141F71">
+  <w:p w:rsidR="00F31F89" w:rsidRDefault="00F31F89">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8840"/>
       </w:tabs>
-      <w:spacing w:line="200" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0055769C"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+    <w:nsid w:val="2C8764F5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8B3E41B2"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...112 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...1505 lines deleted...]
-    <w:nsid w:val="5620487A"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="526C45A0"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="86E68920"/>
-[...851 lines deleted...]
-    <w:tmpl w:val="85F2F702"/>
+    <w:tmpl w:val="819A8FFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="4"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2"/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="1728" w:hanging="647"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:ind w:left="2736" w:hanging="935"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1440"/>
+        <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="1800"/>
+        <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="1800"/>
+        <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...736 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1675063658">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="394740073">
-[...14 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="27535560">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...136 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="99"/>
+  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="567"/>
+  <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="26"/>
-[...1 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:numStart w:val="4"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D919CE"/>
-[...369 lines deleted...]
-    <w:rsid w:val="00FF73FD"/>
+    <w:rsidRoot w:val="00F31F89"/>
+    <w:rsid w:val="000D066D"/>
+    <w:rsid w:val="000E710A"/>
+    <w:rsid w:val="002C189D"/>
+    <w:rsid w:val="003512DC"/>
+    <w:rsid w:val="003525CB"/>
+    <w:rsid w:val="004061B5"/>
+    <w:rsid w:val="004C18B2"/>
+    <w:rsid w:val="0055508C"/>
+    <w:rsid w:val="00561CD4"/>
+    <w:rsid w:val="005B7B9E"/>
+    <w:rsid w:val="005D16B7"/>
+    <w:rsid w:val="006278A8"/>
+    <w:rsid w:val="0066026D"/>
+    <w:rsid w:val="006E7090"/>
+    <w:rsid w:val="006F66E1"/>
+    <w:rsid w:val="007B4074"/>
+    <w:rsid w:val="00841271"/>
+    <w:rsid w:val="00846EAF"/>
+    <w:rsid w:val="0088247F"/>
+    <w:rsid w:val="008855A4"/>
+    <w:rsid w:val="008B752E"/>
+    <w:rsid w:val="00943A5E"/>
+    <w:rsid w:val="0099466E"/>
+    <w:rsid w:val="009C3A92"/>
+    <w:rsid w:val="00A4008A"/>
+    <w:rsid w:val="00AA1DA7"/>
+    <w:rsid w:val="00B84C63"/>
+    <w:rsid w:val="00BA44A9"/>
+    <w:rsid w:val="00BA4A4B"/>
+    <w:rsid w:val="00BC0565"/>
+    <w:rsid w:val="00BF5E60"/>
+    <w:rsid w:val="00C372FA"/>
+    <w:rsid w:val="00CA002A"/>
+    <w:rsid w:val="00D325FC"/>
+    <w:rsid w:val="00D465F4"/>
+    <w:rsid w:val="00D90B2A"/>
+    <w:rsid w:val="00DA3066"/>
+    <w:rsid w:val="00DA4DB1"/>
+    <w:rsid w:val="00DD3E2C"/>
+    <w:rsid w:val="00EA5FC9"/>
+    <w:rsid w:val="00F0056B"/>
+    <w:rsid w:val="00F176D2"/>
+    <w:rsid w:val="00F31F89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-CO"/>
+  <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="032BCCDF"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{924DF7BD-79A2-470B-A729-ADA84C332935}"/>
+  <w14:docId w14:val="65544617"/>
+  <w15:docId w15:val="{31C482C4-242D-4FE4-84DE-79AF7E67A031}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="es" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8330,51 +8089,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8551,290 +8310,403 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AC364E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A804D0"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000080"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A35180"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A35180"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006369EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="006369EE"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007A08AC"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="007A08AC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="008C304E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
     <w:name w:val="apple-style-span"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00AC0130"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00AC0130"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="0033588C"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002F17F7"/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotaalfinal">
     <w:name w:val="endnote text"/>
     <w:aliases w:val="Endnote Text Char"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotaalfinalCar"/>
     <w:rsid w:val="002F17F7"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextonotaalfinalCar">
     <w:name w:val="Texto nota al final Car"/>
     <w:aliases w:val="Endnote Text Char Car"/>
     <w:link w:val="Textonotaalfinal"/>
     <w:rsid w:val="002F17F7"/>
     <w:rPr>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalfinal">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="002F17F7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Textoindependiente3Car"/>
     <w:rsid w:val="002F17F7"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Textoindependiente3Car">
     <w:name w:val="Texto independiente 3 Car"/>
     <w:link w:val="Textoindependiente3"/>
     <w:rsid w:val="002F17F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001439E2"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
@@ -8853,108 +8725,108 @@
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001439E2"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD5DF3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD5DF3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="278" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
     <w:name w:val="Style5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD5DF3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="274" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style6">
     <w:name w:val="Style6"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD5DF3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle11">
     <w:name w:val="Font Style11"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD5DF3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle12">
     <w:name w:val="Font Style12"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD5DF3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
@@ -8985,97 +8857,96 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00572439"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MapadeldocumentoCar">
     <w:name w:val="Mapa del documento Car"/>
     <w:link w:val="Mapadeldocumento"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00572439"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="es-CO" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
-    <w:link w:val="Ttulo2"/>
     <w:rsid w:val="00A804D0"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial Unicode MS"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000080"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006305AA"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="307" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006305AA"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="509" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00310BCA"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000A5DDF"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
@@ -9092,201 +8963,150 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="titulo">
     <w:name w:val="titulo"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003751D4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle13">
     <w:name w:val="Font Style13"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003751D4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA44A9"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...133 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rheducol@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rheducol@udenar.edu.co" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistas.udenar.edu.co/index.php/rhec" TargetMode="External"/></Relationships>
 </file>
 
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rheducol@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rheducol@udenar.edu.co" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistas.udenar.edu.co/index.php/rhec" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9511,143 +9331,84 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjV8OhqDXR38BgWpVtrCpKquWIpqg==">CgMxLjAyDmguZmNrdXg1ZHN2cTZrOAByITF2V3E0bDR4UGNEclBLRlNRRmJ6WUdHMGJHaW9tUzhhVw==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56BB8351-0DB2-4F65-9591-45B7F9A0CF30}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4258</Characters>
+  <Pages>7</Pages>
+  <Words>1782</Words>
+  <Characters>9807</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>San Juan de Pasto, 9 de Septiembre de 2009</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5022</CharactersWithSpaces>
+  <CharactersWithSpaces>11566</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...56 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>San Juan de Pasto, 9 de Septiembre de 2009</dc:title>
-  <dc:subject/>
   <dc:creator>Maria Tereza Alvares</dc:creator>
-  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>