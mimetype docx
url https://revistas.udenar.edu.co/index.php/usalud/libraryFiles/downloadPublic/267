--- v0 (2026-05-16)
+++ v1 (2026-06-25)
@@ -1,78 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
-  <Override PartName="/word/media/image2.png" ContentType="image/png"/>
   <Override PartName="/word/media/image3.svg" ContentType="image/svg"/>
-  <Override PartName="/word/media/image4.png" ContentType="image/png"/>
   <Override PartName="/word/media/image5.svg" ContentType="image/svg"/>
-  <Override PartName="/word/_rels/header3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Indicador de campo obligatorio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
@@ -85,51 +96,51 @@
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
         <w:tblW w:w="7230" w:type="dxa"/>
         <w:jc w:val="start"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="5529"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="74" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
@@ -429,238 +440,239 @@
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Se transfieren los derechos de publicación inicial a la Revista Universidad y Salud en caso de aceptarse el manuscrito de acuerdo a la </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style9"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://revistas.udenar.edu.co/index.php/usalud/about" \l "intellectual-property-policy"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style9"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style9"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Política de propiedad intelectual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style9"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> y la </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style9"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://revistas.udenar.edu.co/index.php/usalud/about" \l "open-access-policy"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style9"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style9"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Política de acceso abierto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style9"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Título del manuscrito </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
         <w:tblW w:w="9962" w:type="dxa"/>
         <w:jc w:val="start"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="95" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
@@ -687,72 +699,51 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:contextualSpacing/>
-[...20 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Marque las siguientes opciones con una sola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>x</w:t>
@@ -775,168 +766,170 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Tipo de artículo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:contextualSpacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Según las </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style9"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://revistas.udenar.edu.co/index.php/usalud/about/submissions" \l "documental-typology"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style9"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style9"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Tipologías documentales de publicación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style9"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> definidas.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
         <w:tblW w:w="6661" w:type="dxa"/>
         <w:jc w:val="start"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6236"/>
         <w:gridCol w:w="425"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="95" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
@@ -1380,179 +1373,181 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Sección temática a la que corresponde el manuscrito</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Según las </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style9"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://revistas.udenar.edu.co/index.php/usalud/about/submissions" \l "thematic-sections"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style9"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style9"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Secciones temáticas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style9"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> definidas.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
         <w:tblW w:w="6661" w:type="dxa"/>
         <w:jc w:val="start"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6236"/>
         <w:gridCol w:w="425"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="273" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
@@ -1989,50 +1984,51 @@
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Por favor señale con qué guía fue elaborado el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2050,51 +2046,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
         <w:tblW w:w="6661" w:type="dxa"/>
         <w:jc w:val="start"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2834"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="425"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6661" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
@@ -2263,51 +2259,51 @@
                 <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">- Experimentales: </w:t>
             </w:r>
             <w:hyperlink r:id="rId4">
               <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Style9"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="C35F32"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:t>CONSORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:start w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -2569,111 +2565,111 @@
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">- Protocolos: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Style9"/>
-                <w:sz w:val="20"/>
-[...32 lines deleted...]
-                <w:rStyle w:val="Style9"/>
                 <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="C35F32"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://www.spirit-statement.org/publications-downloads/" \l "DOWNLOADS"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style9"/>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C35F32"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style9"/>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C35F32"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>SPIRIT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Style9"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
                 <w:i/>
+                <w:iCs/>
+                <w:color w:val="C35F32"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-                <w:b w:val="false"/>
-[...5 lines deleted...]
-                <w:color w:val="C35F32"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:start w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b w:val="false"/>
@@ -2802,111 +2798,83 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="898" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:rPr>
-[...28 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Objetivos de desarrollo sostenible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="898" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Seleccione al menos un </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
             <w:b w:val="false"/>
             <w:bCs w:val="false"/>
             <w:color w:val="C35F32"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
@@ -2931,51 +2899,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Ejemplo: Objetivos número 3, 4 y 6.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
         <w:tblW w:w="4964" w:type="dxa"/>
         <w:jc w:val="start"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4964"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="205" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="708"/>
                 <w:tab w:val="left" w:pos="898" w:leader="none"/>
               </w:tabs>
@@ -3044,50 +3012,51 @@
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Declaraciones</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="898" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:jc w:val="start"/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Diligencie los siguientes campos. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Si alguno de ellos no aplica al envío de su manuscrito escriba "NA".</w:t>
@@ -3104,90 +3073,91 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="898" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Agradecimientos:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Si lo considera necesario, cite a personas o instituciones que colaboraron con la investigación.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
         <w:tblW w:w="9962" w:type="dxa"/>
         <w:jc w:val="start"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="74" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="708"/>
                 <w:tab w:val="left" w:pos="898" w:leader="none"/>
               </w:tabs>
@@ -3226,100 +3196,101 @@
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="898" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Fuentes de financiamiento:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Indique las fuentes de financiación de los proyectos de los que se deriva el manuscrito, en caso de que las haya.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
         <w:tblW w:w="9962" w:type="dxa"/>
         <w:jc w:val="start"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="708"/>
                 <w:tab w:val="left" w:pos="898" w:leader="none"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="true"/>
@@ -3354,50 +3325,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="898" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Disponibilidad de datos y materiales:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3413,119 +3385,119 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>datasets</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, bases de datos o materiales producidos durante el estudio que pueden estar a disposición del público, siempre que se garantice su uso de acuerdo con los procedimientos éticos de investigación. Para más información lea nuestra </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://revistas.udenar.edu.co/index.php/usalud/about/" \l "open-science-policy"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Política de ciencia abierta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
         <w:tblW w:w="9962" w:type="dxa"/>
         <w:jc w:val="start"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="708"/>
                 <w:tab w:val="left" w:pos="898" w:leader="none"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
@@ -3559,50 +3531,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="898" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Aprobación de ética y consentimiento para participar:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3629,51 +3602,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
         <w:tblW w:w="9962" w:type="dxa"/>
         <w:jc w:val="start"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="708"/>
                 <w:tab w:val="left" w:pos="898" w:leader="none"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
@@ -3707,100 +3680,101 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="898" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Conflicto de intereses:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Declare cualquier conflicto de intereses, en caso de que exista.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> *</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
         <w:tblW w:w="9962" w:type="dxa"/>
         <w:jc w:val="start"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="708"/>
                 <w:tab w:val="left" w:pos="898" w:leader="none"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
@@ -3834,101 +3808,102 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="898" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Declaración de responsabilidad:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Los autores deben declarar que los puntos de vista expresados en este artículo son de su exclusiva responsabilidad.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> *</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
         <w:tblW w:w="9962" w:type="dxa"/>
         <w:jc w:val="start"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="708"/>
                 <w:tab w:val="left" w:pos="898" w:leader="none"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
@@ -3964,50 +3939,51 @@
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="898" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Consentimiento para publicación:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4023,51 +3999,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> *</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
         <w:tblW w:w="9962" w:type="dxa"/>
         <w:jc w:val="start"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="74" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="708"/>
                 <w:tab w:val="left" w:pos="898" w:leader="none"/>
               </w:tabs>
@@ -4103,90 +4079,91 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="898" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Consideraciones adicionales:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Incluya cualquier declaración adicional si lo considera pertinente.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
         <w:tblW w:w="9962" w:type="dxa"/>
         <w:jc w:val="start"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="74" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
@@ -4258,62 +4235,82 @@
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>nformación de los autores</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
+        </w:tabs>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:position w:val="0"/>
-          <w:sz w:val="20"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">La Revista solicita a los investigadores el uso de identificadores persistentes como </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Style9"/>
             <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
             <w:color w:val="C35F32"/>
             <w:kern w:val="0"/>
             <w:sz w:val="20"/>
@@ -4340,119 +4337,242 @@
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Incluir el enlace a su perfil de CvLAC (Solo para autores Colombianos). Por ejemplo: https://scienti.minciencias.gov.co/cvlac/visualizador/generarCurriculoCv.do?cod_rh=0000764396</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:position w:val="0"/>
           <w:sz w:val="20"/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
+        <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Incluya información adicional sobre el último nivel de formación de cada autor (Especialidad clínica, Maestría, Doctorado, Postdoctorado) y su área específica, la cual se mostrará en la página del artículo publicado. Esto también permitirá al equipo editorial referirse al autor de manera más precisa. Por ejemplo, Especialidad en Pediatría.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:position w:val="0"/>
           <w:sz w:val="20"/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. </w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Para facilitar la identificación de la contribución de cada autor al manuscrito, la Revista ha adoptado la </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tooltip="https://revistas.udenar.edu.co/index.php/usalud/credit&quot; l &quot;author-contributions">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
             <w:i w:val="false"/>
             <w:iCs w:val="false"/>
             <w:color w:val="C35F32"/>
             <w:kern w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
           </w:rPr>
@@ -4509,77 +4629,99 @@
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:position w:val="0"/>
           <w:sz w:val="20"/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
+        <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Incluya el número de ficha de su firma electrónica de Iralis (debe registrarse en </w:t>
+        <w:t xml:space="preserve">Incluya el número de ficha de su firma electrónica de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Iralis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (debe registrarse en </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Style9"/>
             <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
             <w:i w:val="false"/>
             <w:iCs w:val="false"/>
             <w:color w:val="C35F32"/>
             <w:kern w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>https://www.iralis.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
@@ -4613,78 +4755,77 @@
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:position w:val="0"/>
           <w:sz w:val="20"/>
-          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>5.</w:t>
+        <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:position w:val="0"/>
-          <w:sz w:val="20"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Incluya su firma manusc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>rita (hecha a mano) tal como la registra en documentos oficiales. No se aceptará la simple escritura de su nombre en este campo. Asegúrese de que la firma sea clara y legible.</w:t>
@@ -4692,7960 +4833,10083 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
-        <w:tblW w:w="9962" w:type="dxa"/>
+        <w:tblW w:w="9963" w:type="dxa"/>
         <w:jc w:val="start"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
-          <w:start w:w="108" w:type="dxa"/>
+          <w:start w:w="2" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
-          <w:end w:w="108" w:type="dxa"/>
+          <w:end w:w="2" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="7127"/>
+        <w:gridCol w:w="2699"/>
+        <w:gridCol w:w="7264"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9962" w:type="dxa"/>
+            <w:tcW w:w="9963" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:start w:val="nil"/>
-              <w:end w:val="nil"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="708"/>
                 <w:tab w:val="left" w:pos="1365" w:leader="none"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AUTOR 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="144" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:bottom w:val="nil"/>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombres completos </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="19"/>
-                <w:szCs w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7127" w:type="dxa"/>
-[...124 lines deleted...]
-              <w:end w:val="nil"/>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="70" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:bottom w:val="nil"/>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Identificación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-mail </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="19"/>
-                <w:szCs w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7127" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:val="nil"/>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="70" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:bottom w:val="nil"/>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:contextualSpacing/>
-[...11 lines deleted...]
-                <w:bCs/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Número de teléfono:</w:t>
-[...9 lines deleted...]
-              <w:end w:val="nil"/>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="190" w:hRule="atLeast"/>
+          <w:trHeight w:val="70" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:bottom w:val="nil"/>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nacionalidad </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="70" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Afiliación institucional </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7127" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:start w:val="nil"/>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="70" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciudad y país de la afiliación </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="70" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Número </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ORCID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="70" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CvLAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="125" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Último nivel de formación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="64" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:bottom w:val="nil"/>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Último nivel de formación</w:t>
+              <w:t>Contribución al manuscrito</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...8 lines deleted...]
-                <w:szCs w:val="19"/>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7127" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:val="nil"/>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="64" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:bottom w:val="nil"/>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciudad y país de residencia </w:t>
-[...82 lines deleted...]
-              <w:t>Contribución al manuscrito</w:t>
+              <w:t>Firma electrónica</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7127" w:type="dxa"/>
-[...110 lines deleted...]
-              <w:end w:val="nil"/>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="558" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:start w:val="nil"/>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Firma manuscrita</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7127" w:type="dxa"/>
-[...874 lines deleted...]
-              <w:end w:val="nil"/>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="548" w:hRule="atLeast"/>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:tcW w:w="9963" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="1365" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Firma manuscrita</w:t>
-[...941 lines deleted...]
-              </w:rPr>
+              <w:t>AUTOR 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="548" w:hRule="atLeast"/>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:start w:val="nil"/>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
-[...19 lines deleted...]
-                <w:szCs w:val="19"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Firma manuscrita</w:t>
-[...28 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+              <w:t xml:space="preserve">Nombres completos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="19"/>
-                <w:szCs w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7127" w:type="dxa"/>
-[...475 lines deleted...]
-              <w:end w:val="nil"/>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="185" w:hRule="atLeast"/>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:bottom w:val="nil"/>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Identificación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Último nivel de formación</w:t>
-[...23 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="19"/>
-                <w:szCs w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7127" w:type="dxa"/>
-[...295 lines deleted...]
-              <w:end w:val="nil"/>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="586" w:hRule="atLeast"/>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:start w:val="nil"/>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
-[...19 lines deleted...]
-                <w:szCs w:val="19"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Firma manuscrita</w:t>
-[...28 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+              <w:t xml:space="preserve">E-mail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="19"/>
-                <w:szCs w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7127" w:type="dxa"/>
-[...874 lines deleted...]
-              <w:end w:val="nil"/>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="586" w:hRule="atLeast"/>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:start w:val="nil"/>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
-[...51 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nacionalidad </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="19"/>
-                <w:szCs w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7127" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:val="nil"/>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="282" w:hRule="atLeast"/>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9962" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:start w:val="nil"/>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>AUTOR 6</w:t>
-[...40 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+              <w:t xml:space="preserve">Afiliación institucional </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7127" w:type="dxa"/>
-[...757 lines deleted...]
-              <w:end w:val="nil"/>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="471" w:hRule="atLeast"/>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:start w:val="nil"/>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
-[...30 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciudad y país de la afiliación </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7127" w:type="dxa"/>
-[...874 lines deleted...]
-              <w:end w:val="nil"/>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="497" w:hRule="atLeast"/>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:start w:val="nil"/>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Firma manuscrita</w:t>
-[...8 lines deleted...]
-                <w:szCs w:val="19"/>
+              <w:t xml:space="preserve">Número </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ORCID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...8 lines deleted...]
-                <w:szCs w:val="19"/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="19"/>
-                <w:szCs w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7127" w:type="dxa"/>
-[...874 lines deleted...]
-              <w:end w:val="nil"/>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="507" w:hRule="atLeast"/>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:start w:val="nil"/>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-              <w:jc w:val="both"/>
-[...23 lines deleted...]
-                <w:szCs w:val="19"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CvLAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Último nivel de formación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contribución al manuscrito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Firma electrónica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7127" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:start w:val="nil"/>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="526" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Firma manuscrita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9963" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="1365" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>AUTOR 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Identificación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nacionalidad </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afiliación institucional </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciudad y país de la afiliación </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Número </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ORCID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CvLAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Último nivel de formación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contribución al manuscrito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Firma electrónica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Firma manuscrita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="265" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9963" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="1365" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>AUTOR 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Identificación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nacionalidad </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afiliación institucional </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciudad y país de la afiliación </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Número </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ORCID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CvLAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Último nivel de formación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contribución al manuscrito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Firma electrónica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="463" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Firma manuscrita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9963" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="1365" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>AUTOR 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Identificación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nacionalidad </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afiliación institucional </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciudad y país de la afiliación </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Número </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ORCID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CvLAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Último nivel de formación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contribución al manuscrito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Firma electrónica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="517" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Firma manuscrita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9963" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="1365" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>AUTOR 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Identificación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nacionalidad </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afiliación institucional </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciudad y país de la afiliación </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Número </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ORCID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CvLAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Último nivel de formación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contribución al manuscrito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Firma electrónica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="517" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Firma manuscrita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9963" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="1365" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>AUTOR 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Identificación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nacionalidad </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afiliación institucional </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciudad y país de la afiliación </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Número </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ORCID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CvLAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Último nivel de formación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contribución al manuscrito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Firma electrónica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="491" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Firma manuscrita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="281" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9963" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="1365" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>AUTOR 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombres completos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Identificación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nacionalidad </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afiliación institucional </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciudad y país de la afiliación </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Número </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ORCID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CvLAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Último nivel de formación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contribución al manuscrito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Firma electrónica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="464" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Firma manuscrita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7264" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Incluya o elimine líneas en la tabla en caso de ser necesario.</w:t>
+        <w:t>Incluya o elimine líneas en la tabla para ajustarla al número de autores.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
@@ -12786,51 +15050,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
         <w:tblW w:w="6946" w:type="dxa"/>
         <w:jc w:val="start"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="4824"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
@@ -13108,51 +15372,51 @@
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula1"/>
         <w:tblW w:w="6945" w:type="dxa"/>
         <w:jc w:val="start"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2550"/>
         <w:gridCol w:w="4395"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
@@ -13935,51 +16199,51 @@
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="0">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionV>
           <wp:extent cx="5603875" cy="5601335"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="WordPictureWatermark1850865642"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="WordPictureWatermark1850865642"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -14000,51 +16264,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4419"/>
         <w:tab w:val="clear" w:pos="8838"/>
         <w:tab w:val="left" w:pos="3505" w:leader="none"/>
       </w:tabs>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="6">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="6" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-720090</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-450215</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7792085" cy="941705"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Gráfico 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Gráfico 7"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -14052,649 +16316,553 @@
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                         <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7792085" cy="941705"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="11">
-[...47 lines deleted...]
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="16">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="11" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-720090</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>8358505</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7369810" cy="1249680"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Gráfico 8"/>
+          <wp:docPr id="3" name="Gráfico 8"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="4" name="Gráfico 8"/>
+                  <pic:cNvPr id="3" name="Gráfico 8"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId4">
+                  <a:blip r:embed="rId3">
                     <a:extLst>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7369810" cy="1249680"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="45720" distB="45720" distL="114300" distR="113665" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="25" wp14:anchorId="093C11A7">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="113665" simplePos="0" relativeHeight="20" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="093C11A7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-190500</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-154940</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2561590" cy="327660"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="5" name="Cuadro de texto 2"/>
+              <wp:docPr id="4" name="Cuadro de texto 2"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2561760" cy="327600"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0"/>
                       <a:fillRef idx="0"/>
                       <a:effectRef idx="0"/>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
-                            <w:pStyle w:val="FrameContents"/>
+                            <w:pStyle w:val="FrameContentsuser"/>
                             <w:spacing w:before="0" w:after="160"/>
                             <w:jc w:val="center"/>
                             <w:rPr/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:themeColor="background1" w:val="FFFFFF"/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t>CARTA DE PRESENTACIÓN</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="shape_0" ID="Cuadro de texto 2" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:-15pt;margin-top:-12.2pt;width:201.65pt;height:25.75pt;mso-wrap-style:square;v-text-anchor:top" wp14:anchorId="093C11A7">
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:-15pt;margin-top:-12.2pt;width:201.65pt;height:25.75pt;mso-wrap-style:square;v-text-anchor:top" wp14:anchorId="093C11A7">
               <v:fill o:detectmouseclick="t" on="false"/>
               <v:stroke color="#3465a4" weight="9360" joinstyle="round" endcap="flat"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p>
                     <w:pPr>
-                      <w:pStyle w:val="FrameContents"/>
+                      <w:pStyle w:val="FrameContentsuser"/>
                       <w:spacing w:before="0" w:after="160"/>
                       <w:jc w:val="center"/>
                       <w:rPr/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:themeColor="background1" w:val="FFFFFF"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t>CARTA DE PRESENTACIÓN</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="32">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="27" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>44450</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-154940</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2327275" cy="336550"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="6" name="Text Frame 1"/>
+              <wp:docPr id="5" name="Text Frame 1"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2327400" cy="336600"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0"/>
                       <a:fillRef idx="0"/>
                       <a:effectRef idx="0"/>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="shape_0" ID="Text Frame 1" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:3.5pt;margin-top:-12.2pt;width:183.2pt;height:26.45pt;mso-wrap-style:none;v-text-anchor:middle">
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:3.5pt;margin-top:-12.2pt;width:183.2pt;height:26.45pt;mso-wrap-style:none;v-text-anchor:middle">
               <v:fill o:detectmouseclick="t" on="false"/>
               <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
               <w10:wrap type="none"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4419"/>
         <w:tab w:val="clear" w:pos="8838"/>
         <w:tab w:val="left" w:pos="3505" w:leader="none"/>
       </w:tabs>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="6">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="6" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-720090</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-450215</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7792085" cy="941705"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="7" name="Gráfico 7"/>
+          <wp:docPr id="6" name="Gráfico 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="7" name="Gráfico 7"/>
+                  <pic:cNvPr id="6" name="Gráfico 7"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                         <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7792085" cy="941705"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="11">
-[...47 lines deleted...]
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="16">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="11" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-720090</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>8358505</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7369810" cy="1249680"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Gráfico 8"/>
+          <wp:docPr id="7" name="Gráfico 8"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="9" name="Gráfico 8"/>
+                  <pic:cNvPr id="7" name="Gráfico 8"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId4">
+                  <a:blip r:embed="rId3">
                     <a:extLst>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7369810" cy="1249680"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="45720" distB="45720" distL="114300" distR="113665" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="25" wp14:anchorId="093C11A7">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="113665" simplePos="0" relativeHeight="20" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="093C11A7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-190500</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-154940</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2561590" cy="327660"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="10" name="Cuadro de texto 2"/>
+              <wp:docPr id="8" name="Cuadro de texto 2"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2561760" cy="327600"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0"/>
                       <a:fillRef idx="0"/>
                       <a:effectRef idx="0"/>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
-                            <w:pStyle w:val="FrameContents"/>
+                            <w:pStyle w:val="FrameContentsuser"/>
                             <w:spacing w:before="0" w:after="160"/>
                             <w:jc w:val="center"/>
                             <w:rPr/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:themeColor="background1" w:val="FFFFFF"/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t>CARTA DE PRESENTACIÓN</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="shape_0" ID="Cuadro de texto 2" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:-15pt;margin-top:-12.2pt;width:201.65pt;height:25.75pt;mso-wrap-style:square;v-text-anchor:top" wp14:anchorId="093C11A7">
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:-15pt;margin-top:-12.2pt;width:201.65pt;height:25.75pt;mso-wrap-style:square;v-text-anchor:top" wp14:anchorId="093C11A7">
               <v:fill o:detectmouseclick="t" on="false"/>
               <v:stroke color="#3465a4" weight="9360" joinstyle="round" endcap="flat"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p>
                     <w:pPr>
-                      <w:pStyle w:val="FrameContents"/>
+                      <w:pStyle w:val="FrameContentsuser"/>
                       <w:spacing w:before="0" w:after="160"/>
                       <w:jc w:val="center"/>
                       <w:rPr/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:themeColor="background1" w:val="FFFFFF"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t>CARTA DE PRESENTACIÓN</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="32">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="27" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>44450</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-154940</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2327275" cy="336550"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="11" name="Text Frame 1"/>
+              <wp:docPr id="9" name="Text Frame 1"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2327400" cy="336600"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0"/>
                       <a:fillRef idx="0"/>
                       <a:effectRef idx="0"/>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="shape_0" ID="Text Frame 1" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:3.5pt;margin-top:-12.2pt;width:183.2pt;height:26.45pt;mso-wrap-style:none;v-text-anchor:middle">
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:3.5pt;margin-top:-12.2pt;width:183.2pt;height:26.45pt;mso-wrap-style:none;v-text-anchor:middle">
               <v:fill o:detectmouseclick="t" on="false"/>
               <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
               <w10:wrap type="none"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:start="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
         <w:b/>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:start="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="end"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:start="1800" w:hanging="180"/>
@@ -14888,51 +17056,51 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="110"/>
   <w:mirrorMargins/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:hyphenationZone w:val="0"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:themeFontLang w:val="es-CO" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -15471,59 +17639,59 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00a2673d"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="708"/>
         <w:tab w:val="center" w:pos="4419" w:leader="none"/>
         <w:tab w:val="right" w:pos="8838" w:leader="none"/>
       </w:tabs>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="08073289"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="160"/>
       <w:ind w:start="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FrameContents">
-    <w:name w:val="Frame Contents"/>
+  <w:style w:type="paragraph" w:styleId="FrameContentsuser">
+    <w:name w:val="Frame Contents (user)"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FrameContentsuser">
-    <w:name w:val="Frame Contents (user)"/>
+  <w:style w:type="paragraph" w:styleId="FrameContents">
+    <w:name w:val="Frame Contents"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableContents">
     <w:name w:val="Table Contents"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableHeading">
     <w:name w:val="Table Heading"/>
     <w:basedOn w:val="TableContents"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
@@ -15574,108 +17742,108 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="008a4050"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udenar.edu.co/index.php/usalud/ethics" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/strobe/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goodreports.org/reporting-checklists/consort/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/prisma/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/srqr/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udenar.edu.co/index.php/usalud/sdgs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udenar.edu.co/index.php/usalud/credit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iralis.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udenar.edu.co/index.php/usalud/ethics" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/strobe/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/consort/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/prisma/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/srqr/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udenar.edu.co/index.php/usalud/sdgs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udenar.edu.co/index.php/usalud/credit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iralis.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546a"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="e7e6e6"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472c4"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ed7d31"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a5a5a5"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="ffc000"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5b9bd5"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70ad47"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563c1"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954f72"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:tint val="67000"/>
@@ -15769,53 +17937,53 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/25.8.3.2$Linux_X86_64 LibreOffice_project/580$Build-2</Application>
+  <Application>LibreOffice/26.2.4.2$Linux_X86_64 LibreOffice_project/620$Build-2</Application>
   <AppVersion></AppVersion>
   <Pages>5</Pages>
-  <Words>1399</Words>
-[...2 lines deleted...]
-  <Paragraphs>168</Paragraphs>
+  <Words>1440</Words>
+  <Characters>7917</Characters>
+  <CharactersWithSpaces>9185</CharactersWithSpaces>
+  <Paragraphs>185</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Revista Universidad y Salud</dc:creator>
   <dc:description/>
   <dc:language>en-US</dc:language>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>