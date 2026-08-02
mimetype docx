--- v0 (2025-10-19)
+++ v1 (2026-08-02)
@@ -1,48656 +1,30895 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="svg" ContentType="image/svg+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/media/image3.svg" ContentType="image/svg"/>
+  <Override PartName="/word/media/image5.svg" ContentType="image/svg"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/> <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/> <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">*</w:t>
+        <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mandatory field indicator.</w:t>
-      </w:r>
-[...36 lines deleted...]
-        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="852"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders/>
+        <w:tblW w:w="7230" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="5529"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>City and Date</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="5529" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">By signing this document, we declare the following</w:t>
+        <w:t>By signing this document, we declare the following</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">:</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
-[...37 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">We have actively participated in the research process, the subsequent analysis of the data, the writing of the manuscript, and we accept responsibility for it.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>We have actively participated in the research process, the subsequent analysis of the data, the writing of the manuscript, and we accept responsibility for it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">The cited manuscript has not been previously published and is not currently under review for publication in other journals or dissemination platforms</w:t>
+        <w:t>The cited manuscript has not been previously published and is not currently under review for publication in other journals or dissemination platforms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">, including institutional libraries or preprint databases.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>, including institutional libraries or preprint databases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">The undersigned authors absolve </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Universidad y Salud</w:t>
+        <w:t>Universidad y Salud</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Journal from any conflicts of interest among the authors.</w:t>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">We confirm our permission to reproduce copyrighted material within the article, disclose funding sources for this work, and declare any potential conflicts of interest on the part of the author(s)</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>We confirm our permission to reproduce copyrighted material within the article, disclose funding sources for this work, and declare any potential conflicts of interest on the part of the author(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">We accept the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:tooltip="https://revistas.udenar.edu.co/index.php/usalud/ethics" w:history="1">
+      <w:hyperlink r:id="rId2" w:tooltip="https://revistas.udenar.edu.co/index.php/usalud/ethics">
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style"/>
             <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
-            <w:color w:val="c35f32"/>
+            <w:color w:val="C35F32"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
-            <w:lang w:val="en-US"/>
+            <w:lang w:val="en-US" w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t xml:space="preserve">Declaration of Publication Ethics</w:t>
+          <w:t>Declaration of publication ethics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> and confirm that the order of authorship in the attached table reflects the contribution of each author in the preparation of the manuscript.</w:t>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">All the information provided in this form and in any accompanying letters submitted with the manuscript is accurate and truthful.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>All the information provided in this form and in any accompanying letters submitted with the manuscript is accurate and truthful.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Initial publication rights are transferred to Universidad y Salud Journal if the manuscript is accepted in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:tooltip="https://revistas.udenar.edu.co/index.php/usalud/about#intellectual-property-policy" w:anchor="intellectual-property-policy" w:history="1">
-[...11 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://revistas.udenar.edu.co/index.php/usalud/about" \l "intellectual-property-policy"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intellectual </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>property policy</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
-          <w:color w:val="c35f32"/>
+          <w:color w:val="C35F32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:tooltip="https://revistas.udenar.edu.co/index.php/usalud/about#intellectual-property-policy" w:anchor="open-access-policy" w:history="1">
-[...11 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://revistas.udenar.edu.co/index.php/usalud/about" \l "open-access-policy"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>access policy</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>If the primary language of the document is Spanish, the authors agree to translate the manuscript into English and submit the translation certificate once it has been accepted for publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Manuscript title </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">*</w:t>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="852"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9962" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9962" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="9962" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Mark the options below with a single </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">x</w:t>
+        <w:t>x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Type of article </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">*</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">According to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:tooltip="https://revistas.udenar.edu.co/index.php/usalud/about/submissions#documental-typology" w:anchor="documental-typology" w:history="1">
-[...11 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://revistas.udenar.edu.co/index.php/usalud/about/submissions" \l "thematic-sections"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Documentary typology of publication</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> defined in the Journal.</w:t>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="852"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="6096" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5670"/>
-        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="5669"/>
+        <w:gridCol w:w="427"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="119"/>
+          <w:trHeight w:val="119" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>- Research article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="64"/>
+          <w:trHeight w:val="64" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>- Short article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="64"/>
+          <w:trHeight w:val="64" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>- Review article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="64"/>
+          <w:trHeight w:val="64" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>- Subject review article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="64"/>
+          <w:trHeight w:val="64" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>- Letter to the editor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="64"/>
+          <w:trHeight w:val="64" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>- Editorial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic section of the manuscript </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">*</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">According to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:tooltip="https://revistas.udenar.edu.co/index.php/usalud/about/submissions#thematic-sections" w:anchor="thematic-sections" w:history="1">
+      <w:hyperlink r:id="rId3" w:tooltip="https://revistas.udenar.edu.co/index.php/usalud/about/submissions#thematic-sections&quot; l &quot;thematic-sections">
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style"/>
             <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
-            <w:color w:val="c35f32"/>
+            <w:color w:val="C35F32"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
-            <w:lang w:val="en-US"/>
+            <w:lang w:val="en-US" w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t xml:space="preserve">Thematic sections</w:t>
+          <w:t>Thematic sections</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> defined in the Journal.</w:t>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="852"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="6096" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5670"/>
-        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="5669"/>
+        <w:gridCol w:w="427"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="74"/>
+          <w:trHeight w:val="74" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Social Determinants of Health</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="64"/>
+          <w:trHeight w:val="64" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Control and Management of Health Risks and Emergencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Participation and Social Mobilization in Health</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Human Resources Development for Health</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Services Quality </w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Health Promotion and Disease Prevention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Guideline used to prepare the manuscript </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">*</w:t>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="852"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="6096" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="2551"/>
         <w:gridCol w:w="3118"/>
-        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="427"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6096" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-                <w:b/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...21 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Research article:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5669" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Observational: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:tooltip="https://www.equator-network.org/reporting-guidelines/strobe/" w:history="1">
+            <w:hyperlink r:id="rId4" w:tooltip="https://www.equator-network.org/reporting-guidelines/strobe/">
               <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                  <w:rStyle w:val="Style"/>
+                  <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                   <w:bCs/>
                   <w:i/>
-                  <w:color w:val="c35f32"/>
+                  <w:color w:val="C35F32"/>
+                  <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
-                  <w:lang w:val="en-US"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STROBE</w:t>
+                <w:t>STROBE</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r/>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5669" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:tooltip="https://www.goodreports.org/reporting-checklists/consort/" w:history="1">
+            <w:hyperlink r:id="rId5" w:tooltip="https://www.goodreports.org/reporting-checklists/consort/">
               <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                   <w:bCs/>
                   <w:i/>
-                  <w:color w:val="c35f32"/>
+                  <w:color w:val="C35F32"/>
+                  <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
-                  <w:lang w:val="en-US"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONSORT</w:t>
+                <w:t>CONSORT</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r/>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5669" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Literature review: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:tooltip="https://www.equator-network.org/reporting-guidelines/prisma/" w:history="1">
+            <w:hyperlink r:id="rId6" w:tooltip="https://www.equator-network.org/reporting-guidelines/prisma/">
               <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                  <w:rStyle w:val="Style"/>
+                  <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                   <w:bCs/>
                   <w:i/>
-                  <w:color w:val="c35f32"/>
+                  <w:color w:val="C35F32"/>
+                  <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
-                  <w:lang w:val="en-US"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRISMA</w:t>
+                <w:t>PRISMA</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r/>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5669" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative studies: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:tooltip="https://www.equator-network.org/reporting-guidelines/srqr/" w:history="1">
+            <w:hyperlink r:id="rId7" w:tooltip="https://www.equator-network.org/reporting-guidelines/srqr/">
               <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                  <w:rStyle w:val="Style"/>
+                  <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                   <w:bCs/>
                   <w:i/>
-                  <w:color w:val="c35f32"/>
+                  <w:color w:val="C35F32"/>
+                  <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
-                  <w:lang w:val="en-US"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SRQR</w:t>
+                <w:t>SRQR</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r/>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5669" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Protocols: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:tooltip="https://www.spirit-statement.org/publications-downloads/#DOWNLOADS" w:anchor="DOWNLOADS" w:history="1">
+            <w:hyperlink r:id="rId8" w:tooltip="https://www.spirit-statement.org/publications-downloads/#DOWNLOADS&quot; l &quot;DOWNLOADS">
               <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                  <w:rStyle w:val="Style"/>
+                  <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
                   <w:bCs/>
                   <w:i/>
-                  <w:color w:val="c35f32"/>
+                  <w:color w:val="C35F32"/>
+                  <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
-                  <w:lang w:val="en-US"/>
+                  <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIRIT</w:t>
+                <w:t>SPIRIT</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r/>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-                <w:b/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...21 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Other, (Insert URL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3545" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="3544" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Sustainable Development Goals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select at least one </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+            <w:b w:val="false"/>
+            <w:bCs w:val="false"/>
+            <w:color w:val="C35F32"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US" w:bidi="ar-SA"/>
+          </w:rPr>
+          <w:t>SDG</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>hat relates to your article. Example: Goals 3, 4, and 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula1"/>
+        <w:tblW w:w="4964" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4964"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="183" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4964" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="898" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Declarations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>If any of the statements do not apply to your manuscript submission write “NA”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Acknowledgments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>If necessary, cite the individuals or institutions that contributed to the research.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="852"/>
+        <w:tblW w:w="9962" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9962"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="898" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Funding sources</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Indicate the funding sources for the project(s) from which the manuscript is derived, if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="852"/>
+        <w:tblW w:w="9962" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9962"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="898" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Example: The development of this research was financed with the researchers' own resources.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Data and materials availabilit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>y:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indicate the public repository where the datasets, databases, or materials produced during the study have been uploaded and made available to the public, provided their use complies with ethical research procedures. For more information, please refer to the </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://revistas.udenar.edu.co/index.php/usalud/about" \l "open-science-policy"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Open science policy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Style"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="852"/>
+        <w:tblW w:w="9962" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9962"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="898" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Example: Data collection file available at: https://data.mendeley.com/datasets/fdy54wk53k</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Ethics approval and consent to participate:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Title and sequential number of the document signed by the institution that approved the research, including the full name of the organization, location, and date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Applies only to research articles.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="852"/>
+        <w:tblW w:w="9962" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9962"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="898" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Example: Act No. 004 of April 24, 2024 issued in San Juan de Pasto, Colombia by the Ethics Committee of the Universidad de Nariño.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Conflict of interes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>t:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Declare any conflicts of interest, if applicable.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="852"/>
+        <w:tblW w:w="9962" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9962"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="898" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk189490955"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Example: It is declared that there is no conflict of interest between the authors.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Statement of responsibility:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The authors must declare that the views expressed in this article are their sole responsibility.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="852"/>
+        <w:tblW w:w="9962" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9962"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="898" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Example: All authors reviewed and approved the final version for publication in the journal.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="898"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Consent to publication</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Approval declared by all authors for the publication of this manuscript.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="852"/>
+        <w:tblW w:w="9962" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9962"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="898" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Example: It is declared that the authors are responsible for the content and its veracity.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="898" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Complete the following declarations if not included in the manuscript</w:t>
-[...151 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>Additional considerations:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">If necessary, cite the individuals or institutions that contributed to the research.</w:t>
-[...40 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> Include any statement if relevant.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="852"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9962" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9962" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="9962" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...4 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="898"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1374 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="8505"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="8505"/>
+          <w:tab w:val="clear" w:pos="708"/>
+          <w:tab w:val="left" w:pos="8505" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author information</w:t>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:t>Author information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...5 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...38 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">1</w:t>
+        <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Journal requests researchers to use persistent identifiers such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:tooltip="https://orcid.org/" w:history="1">
+      <w:hyperlink r:id="rId10" w:tooltip="https://orcid.org/">
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style"/>
             <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
-            <w:color w:val="c35f32"/>
+            <w:color w:val="C35F32"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+            <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t xml:space="preserve">ORCID</w:t>
+          <w:t>ORCID</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">, for authorship profiles, which are a tool to make academic production visible, in addition to providing additional information on affiliation, area of expertise, contact and publications. For example, 0000-0001-2345-6789.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>, for authorship profiles, which are a tool to make academic production visible, in addition to providing additional information on affiliation, area of expertise, contact and publications. For example, 0000-0001-2345-6789.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:ind/>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Include a link to your CvLAC profile (for Colombian authors only). For example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>https://scienti.minciencias.gov.co/cvlac/visualizador/generarCurriculoCv.do?cod_rh=0000764396</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:ind/>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:position w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">2</w:t>
+        <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Include additional information on the last level of training of each </w:t>
+        <w:t>Include additional information on the last level of training of each author (Clinical Specialty, Master's, PhD, Postdoctoral) and their specific area, which will be displayed on the page of the published article. This will allow the editorial team to refer to the author more accurately. For example, Specialty in Pediatrics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
-[...80 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">To specify contributions to the manuscript, the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:tooltip="CRediT" w:history="1">
+      <w:hyperlink r:id="rId11" w:tooltip="CRediT">
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style"/>
             <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
-            <w:color w:val="c35f32"/>
+            <w:color w:val="C35F32"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+            <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t xml:space="preserve">CRediT</w:t>
+          <w:t>CRediT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
-          <w:color w:val="c35f32"/>
+          <w:color w:val="C35F32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Contributor Roles Taxonomy) system has been used, which classifies participation into 14 roles</w:t>
+        <w:t>(Contributor Roles Taxonomy) system has been used, which classifies participation into 14 roles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. For example, roles 5, 11 and 13.</w:t>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:t>. For example, roles 5, 11 and 13.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:ind/>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
+        <w:t xml:space="preserve">Include the file number of your Iralis electronic signature (it must be registered at </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-      <w:hyperlink r:id="rId28" w:tooltip="https://www.iralis.org" w:history="1">
+      <w:hyperlink r:id="rId12" w:tooltip="https://www.iralis.org">
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
-            <w:color w:val="c35f32"/>
+            <w:color w:val="C35F32"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
-            <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+            <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://www.iralis.org</w:t>
+          <w:t>https://www.iralis.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">), this is to standardize the way in which your name is cited and to distinguish yourself from other authors with similar names (homonyms). For example: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">fichaXXXXX</w:t>
-[...18 lines deleted...]
-        </w:rPr>
+        <w:t>ficha12345.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:ind/>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:ind/>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
+          <w:position w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">5</w:t>
+        <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Cambria"/>
           <w:color w:val="000000"/>
+          <w:position w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Include your handwritten signature as recorded on official documents. Simply writing your name in this field will not be accepted. Make sure the signature is clear and legible.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>Include your handwritten signature as recorded on official documents. Simply writing your name in this field will not be accepted. Make sure the signature is clear and legible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:ind/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="853"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="Tablaconcuadrcula1"/>
+        <w:tblW w:w="9968" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="2" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="2" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3119"/>
-        <w:gridCol w:w="6843"/>
+        <w:gridCol w:w="2875"/>
+        <w:gridCol w:w="7093"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9968" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="9962" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="1365"/>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="1365" w:leader="none"/>
               </w:tabs>
-              <w:spacing/>
-              <w:ind/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...34 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>AUTHOR 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="153"/>
+          <w:trHeight w:val="144" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...35 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full name </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="6843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:trHeight w:val="70" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...25 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...14 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="6843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="85"/>
+          <w:trHeight w:val="70" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...35 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="6843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="113"/>
+          <w:trHeight w:val="70" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...35 lines deleted...]
-              </w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nationality </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="6843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="64"/>
+          <w:trHeight w:val="70" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...46 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutional affiliation  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="6843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="64"/>
+          <w:trHeight w:val="70" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...35 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City and country of affiliation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="6843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="64"/>
+          <w:trHeight w:val="70" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...12 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ORCID n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>umber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...14 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="6843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="64"/>
+          <w:trHeight w:val="70" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...12 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:rFonts w:eastAsia="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CvLAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
-[...30 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="6843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="595"/>
+          <w:trHeight w:val="125" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...10 lines deleted...]
-                <w:b/>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Highest level of education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
-[...9 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...14 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="6843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...988 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="586"/>
+          <w:trHeight w:val="64" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...10 lines deleted...]
-                <w:b/>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contribution to the manuscript</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
-[...9 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...14 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="6843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...988 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="586"/>
+          <w:trHeight w:val="64" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...10 lines deleted...]
-                <w:b/>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Electronic signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
-[...9 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...14 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="6843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...528 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="185"/>
+          <w:trHeight w:val="558" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...10 lines deleted...]
-                <w:b/>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Handwritten signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...14 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="6843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...352 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="586"/>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9968" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="1365" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...1064 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>AUTHOR 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="586"/>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...45 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full name </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="6843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="246"/>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="9962" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...91 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...14 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="6843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...802 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="618"/>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...45 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="6843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...988 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="620"/>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...45 lines deleted...]
-              </w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nationality </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="6843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...988 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="620"/>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+            <w:tcW w:w="2875" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
-[...45 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutional affiliation  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:tcW w:w="6843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City and country of affiliation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ORCID n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>umber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CvLAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Highest level of education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contribution to the manuscript</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Electronic signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="526" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Handwritten signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9968" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="1365" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>AUTHOR 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full name </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nationality </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutional affiliation  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City and country of affiliation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ORCID n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>umber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CvLAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Highest level of education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contribution to the manuscript</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Electronic signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Handwritten signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="265" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9968" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="1365" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>AUTHOR 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full name </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nationality </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutional affiliation  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City and country of affiliation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ORCID n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>umber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CvLAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Highest level of education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contribution to the manuscript</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Electronic signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="463" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Handwritten signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9968" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="1365" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>AUTHOR 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full name </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nationality </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutional affiliation  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City and country of affiliation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ORCID n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>umber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CvLAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Highest level of education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contribution to the manuscript</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="104" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Electronic signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="517" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Handwritten signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9968" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="1365" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>AUTHOR 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full name </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nationality </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutional affiliation  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City and country of affiliation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ORCID n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>umber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CvLAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Highest level of education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contribution to the manuscript</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Electronic signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="517" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Handwritten signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9968" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="1365" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>AUTHOR 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full name </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nationality </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutional affiliation  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City and country of affiliation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ORCID n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>umber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CvLAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Highest level of education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contribution to the manuscript</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Electronic signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="491" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Handwritten signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="281" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9968" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="708"/>
+                <w:tab w:val="left" w:pos="1365" w:leader="none"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>AUTHOR 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full name </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nationality </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutional affiliation  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City and country of affiliation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ORCID n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>umber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CvLAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Highest level of education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Contribution to the manuscript</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Electronic signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="464" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Handwritten signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7093" w:type="dxa"/>
+            <w:tcBorders>
+              <w:start w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Add or remove rows as needed based on the number of authors</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>Add or remove rows as needed based on the number of authors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
-          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Information for the Corresponding Author</w:t>
+        <w:t>Information for the Corresponding Author</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
-          <w:b/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>The corresponding author is the person who submits the manuscript via the journal’s OJS platform and will communicate with the editorial team primarily by email.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="852"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="7230" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="5108"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5108" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="5108" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Telephone number:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="5108" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="5108" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Possible evaluators</w:t>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:t>Possible peer reviewers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">To expedite the evaluation process, please provide the names, qualifications, and contact information of two potential reviewers for your manuscript. The suggested reviewers must be recognized experts in th</w:t>
+        <w:t xml:space="preserve">To expedite the evaluation process, please provide the names, qualifications, and contact information of two potential reviewers for your manuscript. The suggested reviewers must be recognized experts in the subject matter of your manuscript and must not have any conflicts of interest. They should not have affiliations with the institutions of the authors or any direct or indirect relationship with the research group submitting the manuscript for evaluation. See the </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">e subject matter of your manuscript and must not have any conflicts of interest. They should not have affiliations with the institutions of the authors or any direct or indirect relationship with the research group submitting the manuscript for evaluation.</w:t>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://revistas.udenar.edu.co/index.php/usalud/about" \l "peer-review-policy"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Peer Review Policy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:color w:val="C35F32"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for more information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:eastAsia="es-CO" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="852"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders/>
+        <w:tblW w:w="7228" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="4535"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="226"/>
+          <w:trHeight w:val="226" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...1 lines deleted...]
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...11 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Reviewer 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Level and area of expertise:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="256"/>
+          <w:trHeight w:val="256" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...1 lines deleted...]
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...11 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Reviewer 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="256"/>
+          <w:trHeight w:val="256" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="256"/>
+          <w:trHeight w:val="256" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Level and area of expertise:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="256"/>
+          <w:trHeight w:val="256" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="nil"/>
+              <w:end w:val="nil"/>
             </w:tcBorders>
-            <w:tcW w:w="4535" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Cambria"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:t>Add or remove rows as needed based on the number of peer reviewers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="true"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">If possible, submit this letter in PDF format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If possible, submit this </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in PDF format.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-[...6 lines deleted...]
-      <w:endnotePr/>
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="nextPage"/>
-      <w:pgSz w:h="15840" w:orient="portrait" w:w="12240"/>
-[...1 lines deleted...]
-      <w:cols w:num="1" w:sep="0" w:space="708" w:equalWidth="1"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="709" w:top="1487" w:footer="709" w:bottom="1701"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="FreeSerif">
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="FreeSans">
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="848"/>
-[...2 lines deleted...]
-      <w:ind/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
-      <mc:AlternateContent>
-[...85 lines deleted...]
-      </mc:AlternateContent>
+      <w:rPr/>
     </w:r>
-    <w:r/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="848"/>
-[...2 lines deleted...]
-      <w:ind/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr/>
     </w:pPr>
-    <w:r/>
-    <w:r/>
+    <w:r>
+      <w:rPr/>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="22" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-644525</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7369810" cy="1249680"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="6" name="Gráfico 8"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="6" name="Gráfico 8"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7369810" cy="1249680"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="848"/>
-[...2 lines deleted...]
-      <w:ind/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr/>
     </w:pPr>
-    <w:r/>
-    <w:r/>
+    <w:r>
+      <w:rPr/>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="22" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-644525</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7369810" cy="1249680"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="7" name="Gráfico 8"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="7" name="Gráfico 8"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7369810" cy="1249680"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="846"/>
-[...7 lines deleted...]
-      <w:ind/>
+      <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
+      <w:rPr/>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>center</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="margin">
+            <wp:align>center</wp:align>
+          </wp:positionV>
+          <wp:extent cx="5603875" cy="5601335"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1" name="WordPictureWatermark1850865642"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="WordPictureWatermark1850865642"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5603875" cy="5601335"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4419"/>
+        <w:tab w:val="clear" w:pos="8838"/>
+        <w:tab w:val="left" w:pos="3505" w:leader="none"/>
+      </w:tabs>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="6" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-436245</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7792085" cy="941705"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Gráfico 7"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Gráfico 7"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7792085" cy="941705"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="113665" simplePos="0" relativeHeight="15" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-190919</wp:posOffset>
+                <wp:posOffset>-190500</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-154940</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2561590" cy="327660"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="1" name="Cuadro de texto 2"/>
-              <wp:cNvGraphicFramePr/>
+              <wp:docPr id="3" name="Cuadro de texto 2"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="0" name=""/>
-[...3 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="2561590" cy="327660"/>
+                        <a:ext cx="2561760" cy="327600"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
-                        <a:miter lim="800000"/>
-[...1 lines deleted...]
-                        <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
-                            <w:pBdr/>
-[...1 lines deleted...]
-                            <w:ind/>
+                            <w:pStyle w:val="FrameContents"/>
+                            <w:spacing w:before="0" w:after="160"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:b/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r/>
                           <w:bookmarkStart w:id="1" w:name="_GoBack"/>
                           <w:r>
                             <w:rPr>
                               <w:b/>
-                              <w:color w:val="ffffff"/>
+                              <w:color w:val="FFFFFF"/>
                               <w:sz w:val="28"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">COVER LETTER</w:t>
+                            <w:t>COVER LETTER</w:t>
                           </w:r>
                           <w:bookmarkEnd w:id="1"/>
-                          <w:r/>
-[...4 lines deleted...]
-                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                    <wps:bodyPr anchor="t">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
-                </a:graphicData>
-[...190 lines deleted...]
-                  </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
-[...21 lines deleted...]
-            </v:shape>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:-15pt;margin-top:-12.2pt;width:201.65pt;height:25.75pt;mso-wrap-style:square;v-text-anchor:top">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" weight="9360" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContents"/>
+                      <w:spacing w:before="0" w:after="160"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                      <w:t>COVER LETTER</w:t>
+                    </w:r>
+                    <w:bookmarkEnd w:id="2"/>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square"/>
+            </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
+      <w:rPr/>
       <w:tab/>
     </w:r>
-    <w:r/>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="846"/>
-[...2 lines deleted...]
-      <w:ind/>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4419"/>
+        <w:tab w:val="clear" w:pos="8838"/>
+        <w:tab w:val="left" w:pos="3505" w:leader="none"/>
+      </w:tabs>
       <w:rPr/>
     </w:pPr>
     <w:r>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="6" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-436245</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7792085" cy="941705"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="4" name="Gráfico 7"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="4" name="Gráfico 7"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7792085" cy="941705"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="113665" simplePos="0" relativeHeight="15" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="margin">
-                <wp:align>center</wp:align>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-190500</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="margin">
-                <wp:align>center</wp:align>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-154940</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="5603875" cy="5601335"/>
+              <wp:extent cx="2561590" cy="327660"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
-[...1 lines deleted...]
-              <wp:cNvGraphicFramePr/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="5" name="Cuadro de texto 2"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-[...10 lines deleted...]
-                    <pic:spPr bwMode="auto">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="5603875" cy="5601335"/>
+                        <a:ext cx="2561760" cy="327600"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln>
+                      <a:ln w="9525">
                         <a:noFill/>
                       </a:ln>
-                    </pic:spPr>
-                  </pic:pic>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContents"/>
+                            <w:spacing w:before="0" w:after="160"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="28"/>
+                            </w:rPr>
+                            <w:t>COVER LETTER</w:t>
+                          </w:r>
+                          <w:bookmarkEnd w:id="3"/>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr anchor="t">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
-[...21 lines deleted...]
-            </v:shape>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:-15pt;margin-top:-12.2pt;width:201.65pt;height:25.75pt;mso-wrap-style:square;v-text-anchor:top">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" weight="9360" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContents"/>
+                      <w:spacing w:before="0" w:after="160"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                      <w:t>COVER LETTER</w:t>
+                    </w:r>
+                    <w:bookmarkEnd w:id="4"/>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square"/>
+            </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r/>
-[...11 lines deleted...]
-      <w:ind/>
+    <w:r>
       <w:rPr/>
-    </w:pPr>
-[...75 lines deleted...]
-      </mc:AlternateContent>
+      <w:tab/>
     </w:r>
-    <w:r/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
-      <w:lvlJc w:val="left"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
       <w:lvlText w:val="%1."/>
-      <w:numFmt w:val="decimal"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...3 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+        <w:b/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
-      <w:lvlJc w:val="left"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl/>
       <w:lvlText w:val="%2."/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="1080"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
-      <w:lvlJc w:val="right"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl/>
       <w:lvlText w:val="%3."/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlJc w:val="end"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="180" w:left="1800"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1800" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
-      <w:lvlJc w:val="left"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
       <w:lvlText w:val="%4."/>
-      <w:numFmt w:val="decimal"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2520"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
-      <w:lvlJc w:val="left"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl/>
       <w:lvlText w:val="%5."/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="3240"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:isLgl w:val="false"/>
-      <w:lvlJc w:val="right"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl/>
       <w:lvlText w:val="%6."/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlJc w:val="end"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="180" w:left="3960"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3960" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:isLgl w:val="false"/>
-      <w:lvlJc w:val="left"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
       <w:lvlText w:val="%7."/>
-      <w:numFmt w:val="decimal"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="4680"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:isLgl w:val="false"/>
-      <w:lvlJc w:val="left"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:isLgl/>
       <w:lvlText w:val="%8."/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5400"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:isLgl w:val="false"/>
-      <w:lvlJc w:val="right"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:isLgl/>
       <w:lvlText w:val="%9."/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlJc w:val="end"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="180" w:left="6120"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr>
-[...4 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="1080"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="180" w:left="1800"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2520"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="3240"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:isLgl w:val="false"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="180" w:left="3960"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:isLgl w:val="false"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="4680"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:isLgl w:val="false"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5400"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:isLgl w:val="false"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="180" w:left="6120"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...3 lines deleted...]
-  <w:documentProtection/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="110"/>
+  <w:mirrorMargins/>
   <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
-[...16 lines deleted...]
-  </w:endnotePr>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <m:mathPr>
-[...21 lines deleted...]
-  <w:listSeparator w:val=";"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...19 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...84 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="259" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="160"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="text1" w:themeTint="a6" w:val="595959"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:themeColor="text1" w:themeTint="a6" w:val="595959"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="text1" w:themeTint="d8" w:val="272727"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="text1" w:themeTint="d8" w:val="272727"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="text1" w:themeTint="a6" w:val="595959"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:themeColor="text1" w:themeTint="a6" w:val="595959"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="text1" w:themeTint="d8" w:val="272727"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="text1" w:themeTint="d8" w:val="272727"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:spacing w:val="-10"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:themeColor="text1" w:themeTint="a6" w:val="595959"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="text1" w:themeTint="bf" w:val="404040"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="text1" w:themeTint="bf" w:val="404040"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:themeColor="text1" w:themeTint="a5" w:val="5A5A5A"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteCharacters">
+    <w:name w:val="Footnote Characters"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteCharactersuser">
+    <w:name w:val="Footnote Characters (user)"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteCharacters">
+    <w:name w:val="Endnote Characters"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteCharactersuser">
+    <w:name w:val="Endnote Characters (user)"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:themeColor="hyperlink" w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:themeColor="followedHyperlink" w:val="954F72"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="FreeSans" w:hAnsi="FreeSans" w:eastAsia="FreeSans" w:cs="FreeSans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="text2" w:val="0E2841"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:spacing w:val="-10"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:color w:themeColor="text1" w:themeTint="a6" w:val="595959"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="text1" w:themeTint="bf" w:val="404040"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160"/>
+      <w:ind w:start="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="bf"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="bf"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:start="864" w:end="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="100"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="100"/>
+      <w:ind w:start="220"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="100"/>
+      <w:ind w:start="440"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="100"/>
+      <w:ind w:start="660"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="100"/>
+      <w:ind w:start="880"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="100"/>
+      <w:ind w:start="1100"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="100"/>
+      <w:ind w:start="1320"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="100"/>
+      <w:ind w:start="1540"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="100"/>
+      <w:ind w:start="1760"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IndexHeading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Heading"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="259" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="160"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Calibri" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="0" w:afterAutospacing="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4419" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8838" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4419" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8838" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FrameContents">
+    <w:name w:val="Frame Contents"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableContents">
+    <w:name w:val="Table Contents"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableHeading">
+    <w:name w:val="Table Heading"/>
+    <w:basedOn w:val="TableContents"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FrameContentsuser">
+    <w:name w:val="Frame Contents (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
   <w:style w:type="table" w:styleId="12">
     <w:name w:val="Table Grid Light"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:top w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="13">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:top w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="14">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:left w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:right w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:top w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      </w:tblPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="15">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:caps/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:caps/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:caps/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:caps/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="16">
     <w:name w:val="Plain Table 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="17">
     <w:name w:val="Plain Table 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...64 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      <w:rPr>
+        <w:i/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:i/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="404040" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:i/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="404040" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="18">
     <w:name w:val="Grid Table 1 Light"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="19">
     <w:name w:val="Grid Table 1 Light - Accent 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="95" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="20">
     <w:name w:val="Grid Table 1 Light - Accent 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="95" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="21">
     <w:name w:val="Grid Table 1 Light - Accent 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="95" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="22">
     <w:name w:val="Grid Table 1 Light - Accent 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="95" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="23">
     <w:name w:val="Grid Table 1 Light - Accent 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="95" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="24">
     <w:name w:val="Grid Table 1 Light - Accent 6"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="95" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="25">
     <w:name w:val="Grid Table 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="26">
     <w:name w:val="Grid Table 2 - Accent 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="ea" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="ea" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="ea" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="27">
     <w:name w:val="Grid Table 2 - Accent 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FBE6D7" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FBE6D7" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="12" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="28">
     <w:name w:val="Grid Table 2 - Accent 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="12" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="29">
     <w:name w:val="Grid Table 2 - Accent 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="12" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="30">
     <w:name w:val="Grid Table 2 - Accent 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DEEBF6" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DEEBF6" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="31">
     <w:name w:val="Grid Table 2 - Accent 6"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="32">
     <w:name w:val="Grid Table 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...64 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:rPr>
+        <w:i/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="33">
     <w:name w:val="Grid Table 3 - Accent 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="ea" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="ea" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="ea" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...64 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:rPr>
+        <w:i/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="34">
     <w:name w:val="Grid Table 3 - Accent 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FBE6D7" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FBE6D7" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...64 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:rPr>
+        <w:i/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="35">
     <w:name w:val="Grid Table 3 - Accent 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...64 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:rPr>
+        <w:i/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="36">
     <w:name w:val="Grid Table 3 - Accent 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...64 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:rPr>
+        <w:i/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="37">
     <w:name w:val="Grid Table 3 - Accent 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DEEBF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DEEBF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...64 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:rPr>
+        <w:i/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="38">
     <w:name w:val="Grid Table 3 - Accent 6"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...64 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:rPr>
+        <w:i/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="39">
     <w:name w:val="Grid Table 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="40">
     <w:name w:val="Grid Table 4 - Accent 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DAE3F3" w:themeFill="accent1" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DAE3F3" w:themeFill="accent1" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="537ec9" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="537EC9" w:themeFill="accent1" w:themeFillTint="ea"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="41">
     <w:name w:val="Grid Table 4 - Accent 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FBE6D7" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FBE6D7" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F4B285" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="42">
     <w:name w:val="Grid Table 4 - Accent 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="fe"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="43">
     <w:name w:val="Grid Table 4 - Accent 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFD965" w:themeFill="accent4" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="44">
     <w:name w:val="Grid Table 4 - Accent 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DEEBF6" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DEEBF6" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="5b9bd5" w:themeFill="accent5"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="45">
     <w:name w:val="Grid Table 4 - Accent 6"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="46">
     <w:name w:val="Grid Table 5 Dark"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="47">
     <w:name w:val="Grid Table 5 Dark- Accent 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent1" w:themeFillTint="34"/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A9BEE4" w:themeFill="accent1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A9BEE4" w:themeFill="accent1" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4472c4" w:themeFill="accent1"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="48">
     <w:name w:val="Grid Table 5 Dark - Accent 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F7C3A0" w:themeFill="accent2" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F7C3A0" w:themeFill="accent2" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="ed7d31" w:themeFill="accent2"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="49">
     <w:name w:val="Grid Table 5 Dark - Accent 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D6D6D6" w:themeFill="accent3" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D6D6D6" w:themeFill="accent3" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="a5a5a5" w:themeFill="accent3"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="50">
     <w:name w:val="Grid Table 5 Dark- Accent 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFE28A" w:themeFill="accent4" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFE28A" w:themeFill="accent4" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="ffc000" w:themeFill="accent4"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="51">
     <w:name w:val="Grid Table 5 Dark - Accent 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="deebf6" w:themeFill="accent5" w:themeFillTint="34"/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="B4D1EC" w:themeFill="accent5" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="B4D1EC" w:themeFill="accent5" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="5b9bd5" w:themeFill="accent5"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="52">
     <w:name w:val="Grid Table 5 Dark - Accent 6"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BDDBA8" w:themeFill="accent6" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BDDBA8" w:themeFill="accent6" w:themeFillTint="75"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="53">
     <w:name w:val="Grid Table 6 Colorful"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="54">
     <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="3760ab" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="3760ab" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="3760ab" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="3760ab" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="55">
     <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FBE6D7" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FBE6D7" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="56">
     <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...11 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...8 lines deleted...]
-      </w:tblPr>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...11 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...11 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="57">
     <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...11 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-      </w:tblPr>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...11 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...11 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="58">
     <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DEEBF6" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DEEBF6" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="59">
     <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="60">
     <w:name w:val="Grid Table 7 Colorful"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...54 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rPr>
         <w:i/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
-          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="61">
     <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="3760ab" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="3760ab" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...54 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rPr>
         <w:i/>
         <w:color w:val="3760ab" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="3760ab" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="3760ab" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="3760ab" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="62">
     <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FBE6D7" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FBE6D7" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...54 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rPr>
         <w:i/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="63">
     <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...66 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:b/>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...11 lines deleted...]
-        <w:shd w:color="ffffff"/>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:b/>
+        <w:color w:val="606060" w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="64">
     <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...66 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...11 lines deleted...]
-        <w:shd w:color="ffffff"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="65">
     <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DEEBF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DEEBF6" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...54 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rPr>
         <w:i/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="245b8d" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="66">
     <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...54 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rPr>
         <w:i/>
         <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="67">
     <w:name w:val="List Table 1 Light"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="68">
     <w:name w:val="List Table 1 Light - Accent 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="69">
     <w:name w:val="List Table 1 Light - Accent 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="70">
     <w:name w:val="List Table 1 Light - Accent 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="71">
     <w:name w:val="List Table 1 Light - Accent 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="72">
     <w:name w:val="List Table 1 Light - Accent 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="73">
     <w:name w:val="List Table 1 Light - Accent 6"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBECD0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBECD0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...8 lines deleted...]
-      </w:tblPr>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="74">
     <w:name w:val="List Table 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      </w:tblPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      </w:tblPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="75">
     <w:name w:val="List Table 2 - Accent 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      </w:tblPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      </w:tblPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="76">
     <w:name w:val="List Table 2 - Accent 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      </w:tblPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      </w:tblPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="77">
     <w:name w:val="List Table 2 - Accent 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      </w:tblPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      </w:tblPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="78">
     <w:name w:val="List Table 2 - Accent 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      </w:tblPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      </w:tblPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="79">
     <w:name w:val="List Table 2 - Accent 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      </w:tblPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      </w:tblPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="80">
     <w:name w:val="List Table 2 - Accent 6"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBECD0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBECD0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      </w:tblPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-      </w:tcPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      </w:tblPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="81">
     <w:name w:val="List Table 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="82">
     <w:name w:val="List Table 3 - Accent 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="83">
     <w:name w:val="List Table 3 - Accent 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F4B285" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="84">
     <w:name w:val="List Table 3 - Accent 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="85">
     <w:name w:val="List Table 3 - Accent 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFD965" w:themeFill="accent4" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="86">
     <w:name w:val="List Table 3 - Accent 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9CC3E6" w:themeFill="accent5" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="87">
     <w:name w:val="List Table 3 - Accent 6"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A9D18F" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="88">
     <w:name w:val="List Table 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="89">
     <w:name w:val="List Table 4 - Accent 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="90">
     <w:name w:val="List Table 4 - Accent 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="91">
     <w:name w:val="List Table 4 - Accent 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="92">
     <w:name w:val="List Table 4 - Accent 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="93">
     <w:name w:val="List Table 4 - Accent 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="94">
     <w:name w:val="List Table 4 - Accent 6"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBECD0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBECD0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...14 lines deleted...]
-        <w:tcBorders/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="404040"/>
-[...11 lines deleted...]
-      </w:tcPr>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="95">
     <w:name w:val="List Table 5 Dark"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="32" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="32" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="32" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="96">
     <w:name w:val="List Table 5 Dark - Accent 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4472c4" w:themeFill="accent1"/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4472c4" w:themeFill="accent1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4472c4" w:themeFill="accent1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4472c4" w:themeFill="accent1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4472c4" w:themeFill="accent1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="97">
     <w:name w:val="List Table 5 Dark - Accent 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F4B285" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F4B285" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F4B285" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:sz="32" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="32" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F4B285" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:sz="32" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="98">
     <w:name w:val="List Table 5 Dark - Accent 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:sz="32" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="32" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:sz="32" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="99">
     <w:name w:val="List Table 5 Dark - Accent 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="32" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFD965" w:themeFill="accent4" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFD965" w:themeFill="accent4" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFD965" w:themeFill="accent4" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:sz="32" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="32" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFD965" w:themeFill="accent4" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:sz="32" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="100">
     <w:name w:val="List Table 5 Dark - Accent 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="32" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="9cc3e6" w:themeFill="accent5" w:themeFillTint="9A"/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="9cc3e6" w:themeFill="accent5" w:themeFillTint="9A"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9CC3E6" w:themeFill="accent5" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="9cc3e6" w:themeFill="accent5" w:themeFillTint="9A"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9CC3E6" w:themeFill="accent5" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="9cc3e6" w:themeFill="accent5" w:themeFillTint="9A"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9CC3E6" w:themeFill="accent5" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="32" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="9cc3e6" w:themeFill="accent5" w:themeFillTint="9A"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="32" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9CC3E6" w:themeFill="accent5" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="32" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="101">
     <w:name w:val="List Table 5 Dark - Accent 6"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A9D18F" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A9D18F" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A9D18F" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="32" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="32" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A9D18F" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="32" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ffffff" w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="102">
     <w:name w:val="List Table 6 Colorful"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="103">
     <w:name w:val="List Table 6 Colorful - Accent 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="254275" w:themeColor="accent1" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="254275" w:themeColor="accent1" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="254275" w:themeColor="accent1" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="254275" w:themeColor="accent1" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="104">
     <w:name w:val="List Table 6 Colorful - Accent 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="105">
     <w:name w:val="List Table 6 Colorful - Accent 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="106">
     <w:name w:val="List Table 6 Colorful - Accent 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...11 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-      </w:tblPr>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...11 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-      </w:tblPr>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="107">
     <w:name w:val="List Table 6 Colorful - Accent 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...11 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-      </w:tblPr>
+        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...11 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-      </w:tblPr>
+        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="108">
     <w:name w:val="List Table 6 Colorful - Accent 6"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBECD0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBECD0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
       </w:rPr>
-      <w:pPr>
-[...6 lines deleted...]
-      </w:tblPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="109">
     <w:name w:val="List Table 7 Colorful"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...54 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rPr>
         <w:i/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
-          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="110">
     <w:name w:val="List Table 7 Colorful - Accent 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="254275" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D0DCF0" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="254275" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...54 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rPr>
         <w:i/>
         <w:color w:val="254275" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="254275" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="254275" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="254275" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="254275" w:themeColor="accent1" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="111">
     <w:name w:val="List Table 7 Colorful - Accent 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...54 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rPr>
         <w:i/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="ca5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="112">
     <w:name w:val="List Table 7 Colorful - Accent 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...54 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rPr>
         <w:i/>
         <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="757575" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="113">
     <w:name w:val="List Table 7 Colorful - Accent 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...66 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...11 lines deleted...]
-        <w:shd w:color="ffffff"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="114">
     <w:name w:val="List Table 7 Colorful - Accent 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      </w:rPr>
+        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...66 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...3 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...11 lines deleted...]
-        <w:shd w:color="ffffff"/>
+        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:color w:val="2d74b4" w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="115">
     <w:name w:val="List Table 7 Colorful - Accent 6"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBECD0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBECD0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...54 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rPr>
         <w:i/>
         <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:color="ffffff"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
           <w:top w:val="none"/>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:color="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+      <w:tblPr/>
+      <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="116">
     <w:name w:val="Lined - Accent"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="117">
     <w:name w:val="Lined - Accent 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C4D3EC" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C4D3EC" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="537EC9" w:themeFill="accent1" w:themeFillTint="ea"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="537EC9" w:themeFill="accent1" w:themeFillTint="ea"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="537EC9" w:themeFill="accent1" w:themeFillTint="ea"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="537EC9" w:themeFill="accent1" w:themeFillTint="ea"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="118">
     <w:name w:val="Lined - Accent 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FBE6D7" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FBE6D7" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F4B285" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F4B285" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F4B285" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F4B285" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="119">
     <w:name w:val="Lined - Accent 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="fe"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="fe"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="fe"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="fe"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="120">
     <w:name w:val="Lined - Accent 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFD965" w:themeFill="accent4" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFD965" w:themeFill="accent4" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFD965" w:themeFill="accent4" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFD965" w:themeFill="accent4" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="121">
     <w:name w:val="Lined - Accent 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DEEBF6" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DEEBF6" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="122">
     <w:name w:val="Lined - Accent 6"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="123">
     <w:name w:val="Bordered &amp; Lined - Accent"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="a6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="a6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="a6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="a6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="a6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="a6" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="124">
     <w:name w:val="Bordered &amp; Lined - Accent 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C4D3EC" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C4D3EC" w:themeFill="accent1" w:themeFillTint="50"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="537EC9" w:themeFill="accent1" w:themeFillTint="ea"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="537EC9" w:themeFill="accent1" w:themeFillTint="ea"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="537EC9" w:themeFill="accent1" w:themeFillTint="ea"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="537EC9" w:themeFill="accent1" w:themeFillTint="ea"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="125">
     <w:name w:val="Bordered &amp; Lined - Accent 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FBE6D7" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FBE6D7" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F4B285" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F4B285" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F4B285" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F4B285" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="126">
     <w:name w:val="Bordered &amp; Lined - Accent 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="fe"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="fe"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="fe"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="fe"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="127">
     <w:name w:val="Bordered &amp; Lined - Accent 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFD965" w:themeFill="accent4" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFD965" w:themeFill="accent4" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFD965" w:themeFill="accent4" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFD965" w:themeFill="accent4" w:themeFillTint="9a"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="128">
     <w:name w:val="Bordered &amp; Lined - Accent 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DEEBF6" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DEEBF6" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="129">
     <w:name w:val="Bordered &amp; Lined - Accent 6"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:tcBorders/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="70AD47" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="130">
     <w:name w:val="Bordered"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="131">
     <w:name w:val="Bordered - Accent 1"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="132">
     <w:name w:val="Bordered - Accent 2"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="133">
     <w:name w:val="Bordered - Accent 3"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="134">
     <w:name w:val="Bordered - Accent 4"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="135">
     <w:name w:val="Bordered - Accent 5"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="136">
     <w:name w:val="Bordered - Accent 6"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-      </w:tcPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      </w:tblPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="138">
-[...954 lines deleted...]
-  <w:style w:type="table" w:styleId="844" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="844">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:top w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="845" w:default="1">
-[...64 lines deleted...]
-  <w:style w:type="table" w:styleId="850" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="850">
     <w:name w:val="Tabla con cuadrícula1"/>
     <w:basedOn w:val="844"/>
-    <w:next w:val="851"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="851">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="844"/>
     <w:uiPriority w:val="39"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="852" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="852">
     <w:name w:val="Tabla con cuadrícula2"/>
     <w:basedOn w:val="844"/>
-    <w:next w:val="851"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="853" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="853">
     <w:name w:val="Tabla con cuadrícula11"/>
     <w:basedOn w:val="844"/>
-    <w:next w:val="851"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
-      <w:pPr>
-[...9 lines deleted...]
-      </w:tcPr>
+      <w:tblPr/>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udenar.edu.co/index.php/usalud/ethics" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udenar.edu.co/index.php/usalud/about/submissions" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/strobe/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/consort/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/prisma/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/srqr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spirit-statement.org/publications-downloads/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udenar.edu.co/index.php/usalud/sdgs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udenar.edu.co/index.php/usalud/credit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iralis.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udenar.edu.co/index.php/usalud/ethics" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udenar.edu.co/index.php/usalud/about" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udenar.edu.co/index.php/usalud/about" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udenar.edu.co/index.php/usalud/about/submissions" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udenar.edu.co/index.php/usalud/about/submissions" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/strobe/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goodreports.org/reporting-checklists/consort/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/prisma/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.equator-network.org/reporting-guidelines/srqr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spirit-statement.org/publications-downloads/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udenar.edu.co/index.php/usalud/about#open-science-policy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udenar.edu.co/index.php/usalud/credit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iralis.org" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/media2.svg"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
-[...14 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
-[...1 lines deleted...]
-        <a:cs typeface="Arial"/>
+        <a:latin typeface="Calibri Light" pitchFamily="0" charset="1"/>
+        <a:ea typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:cs typeface="Arial" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
-[...1 lines deleted...]
-        <a:cs typeface="Arial"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
+        <a:ea typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:cs typeface="Arial" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
-                <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
-            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
-                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <Application>ONLYOFFICE/8.3.2.19</Application>
-[...11 lines deleted...]
-  <HyperlinksChanged>0</HyperlinksChanged>
+  <TotalTime></TotalTime>
+  <Application>LibreOffice/26.2.4.2$Linux_X86_64 LibreOffice_project/620$Build-2</Application>
+  <AppVersion></AppVersion>
+  <Pages>5</Pages>
+  <Words>1334</Words>
+  <Characters>7403</Characters>
+  <CharactersWithSpaces>8569</CharactersWithSpaces>
+  <Paragraphs>189</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Revista Universidad y Salud</dc:creator>
+  <dc:description/>
+  <dc:language>en-US</dc:language>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>